--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -1291,468 +1291,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
+                <w:t xml:space="preserve">Impacts of the size distributions and protein contents of the native wheat powders in their structuration behaviour by wet agglomeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Barnabe</w:t>
+                <w:t xml:space="preserve">Bettina Bellocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219, pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607608v1</w:t>
+                <w:t xml:space="preserve">hal-01607204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the drying step in the steam-jet granulation process of dairy powders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barnabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Person</w:t>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cuq</w:t>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.06.025⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.41-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854606v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the heap shape formation on the local vertical force profile of ensiled granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the drying step in the steam-jet granulation process of dairy powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Mabille</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 338, pp.993-1000. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 239, pp.33-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.06.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604246v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steam-jet agglomeration of skim milk powders: Influence of process parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1797,174 +1810,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of the size distributions and protein contents of the native wheat powders in their structuration behaviour by wet agglomeration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the heap shape formation on the local vertical force profile of ensiled granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bettina Bellocq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cuq</w:t>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 219, pp.29-37. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 338, pp.993-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607204v1</w:t>
+                <w:t xml:space="preserve">hal-01604246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening efficiency and rolling effects of a rotating screen drum used to process wet soft agglomerates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1972,51 +1972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 195, pp.235-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2050,64 +2050,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fluidized bed granulation on structure and functional properties of the agglomerates based on the durum wheat semolina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3635,649 +3635,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330408v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
+                <w:t xml:space="preserve">Unexpected drop of dynamical heterogeneities in colloidal suspensions approaching the jamming transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Wandersman</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/20/204124⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (7), pp.550-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys1000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661628v1</w:t>
+                <w:t xml:space="preserve">hal-00292570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous dynamics and aging in a dense Ferro-Glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Wandersman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Robert</w:t>
+                <w:t xml:space="preserve">A Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 20, pp.204124</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 20 (20), pp.204124_1 - 204124_5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/20/204124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347818v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing heterogeneous dynamics of a repulsive colloidal glass by time resolved x-ray correlation spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous dynamics and aging in a dense Ferro-Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Wandersman</w:t>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V Dupuis</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 20 (15), pp.155104_1-155104_7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 20, pp.204124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669099v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing heterogeneous dynamics of a repulsive colloidal glass by time resolved x-ray correlation spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Wandersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 20, pp.155104</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 20 (15), pp.155104_1-155104_7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/15/155104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347806v1</w:t>
+                <w:t xml:space="preserve">hal-02669099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected drop of dynamical heterogeneities in colloidal suspensions approaching the jamming transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing heterogeneous dynamics of a repulsive colloidal glass by time resolved x-ray correlation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ballesta</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aymeric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.155104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292570v1</w:t>
+                <w:t xml:space="preserve">hal-00347806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Length scale dependence of dynamical heterogeneity in a colloidal fractal gel</w:t>
               </w:r>
@@ -4494,274 +4494,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Resolved Correlation measurements of temporally heterogeneous dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Veronique Trappe</w:t>
+                <w:t xml:space="preserve">Fluctuations and noise in time-resolved light scattering experiments: measuring temporally heterogeneous dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ballesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bissig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.051401⟩</w:t>
+              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 05 (01), pp.L1-L15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219477505002367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00007744v1</w:t>
+                <w:t xml:space="preserve">hal-02683072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations and noise in time-resolved light scattering experiments: measuring temporally heterogeneous dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Ballesta</w:t>
+                <w:t xml:space="preserve">Time Resolved Correlation measurements of temporally heterogeneous dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bissig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Trappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Trappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluctuation and Noise Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 05 (01), pp.L1-L15. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (5), pp.051401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219477505002367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.72.051401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683072v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture study of organic–inorganic coatings using nanoindentation technique</w:t>
               </w:r>
@@ -5326,51 +5326,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of slip threshold at the contact's scale in a static granular column</w:t>
+                <w:t xml:space="preserve">Janssen's effect in a granular cell revisited by experiments and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -5384,118 +5384,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Upscaling for strategic materials"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936639v2</w:t>
+                <w:t xml:space="preserve">hal-02927152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations et simulations numériques pour quantifier l'influence d'une pâle lors de l'opération de malaxage de milieux granulaires</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analyses by DEM of the range of a probe in a granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -5530,222 +5530,218 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmeCongrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">12th European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929099v1</w:t>
+                <w:t xml:space="preserve">hal-02929055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of semi-confined heap structure after variable pouring conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Role of Laplace pressure in the equilibrium of a hanging drop by a mechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Twente, Netherlands</w:t>
+              <w:t xml:space="preserve">72nd Annual Meeting of the American Physical Society Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929001v1</w:t>
+                <w:t xml:space="preserve">hal-02929233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janssen's effect in a granular cell revisited by experiments and numerical simulations</w:t>
+                <w:t xml:space="preserve">Experimental and numerical studies of semi-confined heap structure after variable pouring conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -5759,118 +5755,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Duri</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Planchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927152v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of semi-confined heap structure after variable pouring conditions</w:t>
+                <w:t xml:space="preserve">Study of slip threshold at the contact's scale in a static granular column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -5884,239 +5880,243 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Planchot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Workshop "Upscaling for strategic materials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929607v1</w:t>
+                <w:t xml:space="preserve">hal-02936639v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Laplace pressure in the equilibrium of a hanging drop by a mechanical loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Lecacheux</w:t>
+                <w:t xml:space="preserve">Expérimentations et simulations numériques pour quantifier l'influence d'une pâle lors de l'opération de malaxage de milieux granulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lehuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Meeting of the American Physical Society Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
+              <w:t xml:space="preserve">17èmeCongrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929233v1</w:t>
+                <w:t xml:space="preserve">hal-02929099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analyses by DEM of the range of a probe in a granular medium</w:t>
+                <w:t xml:space="preserve">Experimental and numerical studies of semi-confined heap structure after variable pouring conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -6130,94 +6130,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Duri</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Planchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Twente, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929055v1</w:t>
+                <w:t xml:space="preserve">hal-02929001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular flow and drag force around an intruder: experimental and numerical observations</w:t>
               </w:r>
@@ -6475,77 +6475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the size distributions of the native wheat powders on their structuration behavior during wet agglomeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6583,64 +6583,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les procédés d’agglomération par sollicitations mécaniques. Application à la structuration de la semoule de blé dur pour la fabrication du couscous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6773,90 +6773,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steam-jet agglomeration of skim-milk powders : influence of the process parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6892,619 +6892,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About rheophysic of granular packing columns with an intruder and a PIV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+                <w:t xml:space="preserve">Polymeric assembly of gluten proteins in an aqueous ethanol solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIT-IATE Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Food Rheology and Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Zürich, Switzerland. pp.245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925107v1</w:t>
+                <w:t xml:space="preserve">hal-01164758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous gelation of wheat gluten proteins in a food grade solvent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+                <w:t xml:space="preserve">About rheophysic of granular packing columns with an intruder and a PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duri Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mandato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Food Rheology and Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Zürich, Switzerland. pp.245</w:t>
+              <w:t xml:space="preserve">MIT-IATE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164767v1</w:t>
+                <w:t xml:space="preserve">hal-02925107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
+                <w:t xml:space="preserve">Spontaneous gelation of wheat gluten proteins in a food grade solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Duri</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnés Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Delivery of Functionality in Complex Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Food Rheology and Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Zürich, Switzerland. pp.245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180612v1</w:t>
+                <w:t xml:space="preserve">hal-01164767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between free surface shape and local vertical force in the relaxation of granular materials poured into a container</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+                <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Delivery of Functionality in Complex Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916060v2</w:t>
+                <w:t xml:space="preserve">hal-01180612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric assembly of gluten proteins in an aqueous ethanol solvent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ramos</w:t>
+                <w:t xml:space="preserve">Relation between free surface shape and local vertical force in the relaxation of granular materials poured into a container</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duri Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Food Rheology and Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Zürich, Switzerland. pp.245</w:t>
+              <w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164758v1</w:t>
+                <w:t xml:space="preserve">hal-02916060v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
               </w:r>
@@ -7879,51 +7879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8318,247 +8318,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New ways to control wheat product composition through dry fractionation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le fractionnement par voie sèche des agroressources : une voie énergétiquement économe pour élaborer de nouvelles formulations de produits céréaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AACC Iinternational Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Savannah, United States</w:t>
+              <w:t xml:space="preserve">17. Convention d'affaires des procédés industriels et services destinés à l'ensemble des acteurs du secteur agroalimentaire - ProFood 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752975v1</w:t>
+                <w:t xml:space="preserve">hal-01604122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fractionnement par voie sèche des agroressources : une voie énergétiquement économe pour élaborer de nouvelles formulations de produits céréaliers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mabille</w:t>
+                <w:t xml:space="preserve">New ways to control wheat product composition through dry fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Convention d'affaires des procédés industriels et services destinés à l'ensemble des acteurs du secteur agroalimentaire - ProFood 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">AACC Iinternational Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Savannah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604122v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New processing ways for dry fractionation of wheat bran</w:t>
               </w:r>
@@ -8583,51 +8583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8663,1412 +8663,1412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain fractionation revised for new healthy ingredients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of new tool development to study wheat grain fractionation and control the product quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Youna Hemery</w:t>
+                <w:t xml:space="preserve">Claire Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal &amp; Europe Spring Meeting - Whole Grain Global Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">1ère rencontre BBSRC-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603373v1</w:t>
+                <w:t xml:space="preserve">hal-03745169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry fractionation of wheat bran for the manufacture of functional ingredients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grain fractionation revised for new healthy ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Hemery</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Conference of IGV GmbH - Grains are functional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bergholz-Rehbrücke, Germany</w:t>
+              <w:t xml:space="preserve">Cereal &amp; Europe Spring Meeting - Whole Grain Global Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603365v1</w:t>
+                <w:t xml:space="preserve">hal-01603373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relever le défi des « éco-procédés » pour élaborer des produits céréaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60. Journées techniques des industries céréalières (JTIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of new tool development to study wheat grain fractionation and control the product quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+                <w:t xml:space="preserve">Dry fractionation of wheat bran for the manufacture of functional ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Desvignes</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère rencontre BBSRC-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17. International Conference of IGV GmbH - Grains are functional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bergholz-Rehbrücke, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745169v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des hétérogénéités dynamiques dans la relaxation lente de la matière molle vitreuse</w:t>
+                <w:t xml:space="preserve">Les hétérogénéités dynamiques dans la relaxation de la matière molle vitreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Gruebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEA Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Saclay, France</w:t>
+              <w:t xml:space="preserve">Laboratoire de physique des solides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Sud, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924646v1</w:t>
+                <w:t xml:space="preserve">hal-02924613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical heterogeneity in the slow relaxation of a colloidal fractal gel</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut für Röntgenphysic (Institute for X-Ray Physics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Göttingen University, 2007, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">11th International Conference on Magnetic Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923985v1</w:t>
+                <w:t xml:space="preserve">hal-00171293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hétérogénéités dynamiques dans la relaxation de la matière molle vitreuse</w:t>
+                <w:t xml:space="preserve">Dynamical heterogeneity in the slow relaxation of a colloidal fractal gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Gruebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Institut für Röntgenphysic (Institute for X-Ray Physics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Göttingen University, 2007, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923959v1</w:t>
+                <w:t xml:space="preserve">hal-02923985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique spatialement et temporellement hétérogène dans la relaxation lente de la matière molle vitreuse</w:t>
+                <w:t xml:space="preserve">Etude des hétérogénéités dynamiques dans la relaxation lente de la matière molle vitreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Gruebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire de physique, ENS Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">CEA Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924635v1</w:t>
+                <w:t xml:space="preserve">hal-02924646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les hétérogénéités dynamiques dans la relaxation de la matière molle vitreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Gruebel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international conference on magnetic fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
+              <w:t xml:space="preserve">Laboratoire du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923915v1</w:t>
+                <w:t xml:space="preserve">hal-02923959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical heterogeneity in the slow relaxation of a colloidal fractal gel</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Department of physics, soft condensed matter group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fribourg University, 2007, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">11th international conference on magnetic fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924597v1</w:t>
+                <w:t xml:space="preserve">hal-02923915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal heterogeneity and spatial correlation of the slow dynamics of soft glassy systems</w:t>
+                <w:t xml:space="preserve">Dynamique spatialement et temporellement hétérogène dans la relaxation lente de la matière molle vitreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Gruebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st conference of European colloid and interface society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Laboratoire de physique, ENS Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921553v1</w:t>
+                <w:t xml:space="preserve">hal-02924635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hétérogénéités dynamiques dans la relaxation de la matière molle vitreuse</w:t>
+                <w:t xml:space="preserve">Dynamical heterogeneity in the slow relaxation of a colloidal fractal gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Gruebel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire de physique des solides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Sud, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Department of physics, soft condensed matter group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fribourg University, 2007, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924613v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Temporal heterogeneity and spatial correlation of the slow dynamics of soft glassy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Perzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Magnetic Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
+              <w:t xml:space="preserve">21st conference of European colloid and interface society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171293v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial correlations and temporal heterogeneity of the slow dynamics of a colloidal fractal gel</w:t>
               </w:r>
@@ -10212,164 +10212,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations and noise in time-resolved light scattering experiments: Measuring temporally heterogeneous dynamics</w:t>
+                <w:t xml:space="preserve">Fluctuations and noise in time-resolved light scattering experiments: measuring temporally heterogeneous dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bissig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Trappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ballesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Trappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on fluctuations and noise in materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Fluctuations and Noise in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National High Magnetic Field Laboratory. Floride, USA., May 2004, Maspaloma, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.546342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920396v1</w:t>
+                <w:t xml:space="preserve">hal-02761614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical heterogeneities in jammed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10385,187 +10394,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Department of physics, soft condensed matter group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations and noise in time-resolved light scattering experiments: measuring temporally heterogeneous dynamics</w:t>
+                <w:t xml:space="preserve">Fluctuations and noise in time-resolved light scattering experiments: Measuring temporally heterogeneous dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bissig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Trappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Fluctuations and Noise in Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on fluctuations and noise in materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Maspalomas, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.546342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02761614v1</w:t>
+                <w:t xml:space="preserve">hal-02920396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique lente et hétérogénéités temporelles dans un système micellaire concentré</w:t>
               </w:r>
@@ -10838,51 +10838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque Sciences et Technologie des poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Compiègne, France. 9, pp.260 - 269, 2007</w:t>
@@ -11121,195 +11121,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steam-jet agglomeration of skim-milk powder : influence of the process parameters.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Investigation of the production of wet agglomerates of couscous grains using a fluidized bed granulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Bellocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schuck</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Granulation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Sheffield, United Kingdom. , 2017</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Sheffield, United Kingdom. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547545v1</w:t>
+                <w:t xml:space="preserve">hal-01605172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low shears wet granulation processes: application to the structuration of the durum wheat semolina for the manufacture of couscous grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11354,152 +11354,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the production of wet agglomerates of couscous grains using a fluidized bed granulator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Steam-jet agglomeration of skim-milk powder : influence of the process parameters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Cronin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Granulation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Sheffield, United Kingdom. 2017</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Sheffield, United Kingdom. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605172v1</w:t>
+                <w:t xml:space="preserve">hal-01547545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical slow drag of an intruder in a laterally confined granular medium</w:t>
               </w:r>
@@ -11511,64 +11511,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11615,51 +11615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis to characterize the raw materials of an industrial agglomeration process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Miséréré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11667,51 +11667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t>
@@ -11766,51 +11766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11848,64 +11848,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The specifications for the sustainable-design of thermo-hydro-mechanical paths for the elaboration processes of agglomerated products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12146,51 +12146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Granulation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12254,51 +12254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demarelatrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12504,51 +12504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demarelatrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12629,51 +12629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demarelatrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13347,51 +13347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13534,149 +13534,149 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique spatialement et temporellement hétérogène dans la relaxation lente de la matière molle vitreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Montpellier II - Sciences et Techniques du Languedoc, 2006. Français. </w:t>
+              <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Montpellier 2 (Sciences et Techniques), 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00154037v1</w:t>
+                <w:t xml:space="preserve">tel-02816426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique spatialement et temporellement hétérogène dans la relaxation lente de la matière molle vitreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Montpellier 2 (Sciences et Techniques), 2006. Français. </w:t>
+              <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Montpellier II - Sciences et Techniques du Languedoc, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02816426v1</w:t>
+                <w:t xml:space="preserve">tel-00154037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId265"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13752,51 +13752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E9FE054"/>
+    <w:nsid w:val="ABB0BB37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13983,51 +13983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-duri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8462-7630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074202650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-iate.cirad.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agnes.duri@inrae.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genopolys.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecacheux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Planchot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lehuen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01047-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Person" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.06.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.06.046" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1463539" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bellocq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.09.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cronin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dahesh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.06.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5047134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Moussa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.03.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rondet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Denavaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.Powtec.2012.06.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7T0VHJG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522272v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sessoms" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bissig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Trappe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926873a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Maccarrone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brambilla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pravaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00155d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Autenrieth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Stadler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leupold" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.145701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westermeier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0909049509023280" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wochner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gutt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Autenrieth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bugaev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905337106" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330408v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Duri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Trappe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.085702" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wandersman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dubois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dupuis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/20/204124" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wandersman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Wandersman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/15/155104" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347806v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292570v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ballesta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1000" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078005v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10357-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren R. Link" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grasland-Mongrain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengdong Cheng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503540" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXJRL9RF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.051401" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683072v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballesta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bissig" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trappe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477505002367" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877089v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;quignot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877019v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duri Agn&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176815v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Duri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936639v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929099v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927152v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929233v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929055v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929440v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926999v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926919v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925107v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180612v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916060v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164758v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606436v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606486v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Banc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606814v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925051v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924799v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831515v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752975v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaurand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753987v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603373v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603365v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601941v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745169v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924646v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gruebel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923985v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923959v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924635v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923915v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924597v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921553v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Perzynski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924613v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171293v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921518v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923843v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920396v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923824v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761614v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.546342" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916072v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936744v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malterre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929419v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929506v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547545v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602687v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605172v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003083" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454602v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mis&#233;r&#233;r&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Vors" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606453v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604549v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601702v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601588v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810609v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demarelatrous" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754028v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Couturier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817992v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601884v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923939v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz-Mathias Stadler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Leupold" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chuskin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923795v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923760v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921567v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923737v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929608v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602048v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00154037v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816426v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-duri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8462-7630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074202650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-iate.cirad.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agnes.duri@inrae.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genopolys.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecacheux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Planchot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lehuen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01047-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bellocq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.09.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Person" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.06.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1463539" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.06.046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cronin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dahesh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.06.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5047134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Moussa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.03.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rondet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Denavaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.Powtec.2012.06.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7T0VHJG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522272v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sessoms" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bissig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Trappe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926873a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Maccarrone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brambilla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pravaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00155d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Autenrieth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Stadler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leupold" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.145701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westermeier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0909049509023280" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wochner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gutt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Autenrieth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bugaev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905337106" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330408v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Duri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Trappe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.085702" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ballesta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1000" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wandersman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dupuis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/20/204124" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347818v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wandersman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669099v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Wandersman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/15/155104" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347806v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Robert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078005v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10357-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren R. Link" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grasland-Mongrain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengdong Cheng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503540" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXJRL9RF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballesta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bissig" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trappe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477505002367" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007744v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.051401" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877089v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;quignot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877019v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duri Agn&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176815v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Duri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927152v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929233v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929607v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936639v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929099v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929001v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929440v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926999v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926919v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164758v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925107v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164767v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916060v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606436v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606486v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Banc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606814v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925051v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924799v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831515v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604122v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752975v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaurand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753987v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745169v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601941v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603365v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924613v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gruebel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171293v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923985v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924646v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923959v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923915v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924635v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924597v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921553v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Perzynski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921518v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923843v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761614v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.546342" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923824v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920396v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916072v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936744v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malterre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929419v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929506v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605172v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602687v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547545v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003083" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454602v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mis&#233;r&#233;r&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Vors" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606453v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604549v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601702v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601588v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810609v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demarelatrous" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754028v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Couturier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817992v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601884v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923939v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz-Mathias Stadler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Leupold" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chuskin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923795v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923760v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921567v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923737v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929608v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602048v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816426v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00154037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>