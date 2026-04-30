--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1291,680 +1291,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of the size distributions and protein contents of the native wheat powders in their structuration behaviour by wet agglomeration</w:t>
+                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bettina Bellocq</w:t>
+                <w:t xml:space="preserve">Marc Barnabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.09.005⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.41-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607204v1</w:t>
+                <w:t xml:space="preserve">hal-01607608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the drying step in the steam-jet granulation process of dairy powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+                <w:t xml:space="preserve">Mathieu Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chabin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 239, pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607608v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the drying step in the steam-jet granulation process of dairy powders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Steam-jet agglomeration of skim milk powders: Influence of process parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Schuck</w:t>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 239, pp.33-39. </w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (15), pp.1930-1936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.06.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2018.1463539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854606v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steam-jet agglomeration of skim milk powders: Influence of process parameters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the heap shape formation on the local vertical force profile of ensiled granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36 (15), pp.1930-1936. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 338, pp.993-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2018.1463539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902823v1</w:t>
+                <w:t xml:space="preserve">hal-01604246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the heap shape formation on the local vertical force profile of ensiled granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of the size distributions and protein contents of the native wheat powders in their structuration behaviour by wet agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Bellocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mabille</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 338, pp.993-1000. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219, pp.29-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.06.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604246v1</w:t>
+                <w:t xml:space="preserve">hal-01607204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening efficiency and rolling effects of a rotating screen drum used to process wet soft agglomerates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1972,51 +1972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 195, pp.235-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2050,64 +2050,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fluidized bed granulation on structure and functional properties of the agglomerates based on the durum wheat semolina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3635,649 +3635,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330408v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected drop of dynamical heterogeneities in colloidal suspensions approaching the jamming transition</w:t>
+                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ballesta</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphys1000⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (20), pp.204124_1 - 204124_5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/20/204124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292570v1</w:t>
+                <w:t xml:space="preserve">hal-02661628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V Dupuis</w:t>
+                <w:t xml:space="preserve">Heterogeneous dynamics and aging in a dense Ferro-Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Robert</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 20 (20), pp.204124_1 - 204124_5. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 20, pp.204124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661628v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous dynamics and aging in a dense Ferro-Glass</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing heterogeneous dynamics of a repulsive colloidal glass by time resolved x-ray correlation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dupuis</w:t>
+                <w:t xml:space="preserve">Elie Wandersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Robert</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 20, pp.204124</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 20 (15), pp.155104_1-155104_7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/15/155104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347818v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing heterogeneous dynamics of a repulsive colloidal glass by time resolved x-ray correlation spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Wandersman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V Dupuis</w:t>
+                <w:t xml:space="preserve">Aymeric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 20 (15), pp.155104_1-155104_7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 20, pp.155104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669099v1</w:t>
+                <w:t xml:space="preserve">hal-00347806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing heterogeneous dynamics of a repulsive colloidal glass by time resolved x-ray correlation spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected drop of dynamical heterogeneities in colloidal suspensions approaching the jamming transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Robert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (7), pp.550-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys1000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347806v1</w:t>
+                <w:t xml:space="preserve">hal-00292570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Length scale dependence of dynamical heterogeneity in a colloidal fractal gel</w:t>
               </w:r>
@@ -5326,51 +5326,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janssen's effect in a granular cell revisited by experiments and numerical simulations</w:t>
+                <w:t xml:space="preserve">Study of slip threshold at the contact's scale in a static granular column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -5384,118 +5384,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Duri</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop "Upscaling for strategic materials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927152v1</w:t>
+                <w:t xml:space="preserve">hal-02936639v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analyses by DEM of the range of a probe in a granular medium</w:t>
+                <w:t xml:space="preserve">Expérimentations et simulations numériques pour quantifier l'influence d'une pâle lors de l'opération de malaxage de milieux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -5530,218 +5530,222 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">17èmeCongrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929055v1</w:t>
+                <w:t xml:space="preserve">hal-02929099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Laplace pressure in the equilibrium of a hanging drop by a mechanical loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Lecacheux</w:t>
+                <w:t xml:space="preserve">Experimental and numerical studies of semi-confined heap structure after variable pouring conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lehuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Planchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Meeting of the American Physical Society Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Twente, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929233v1</w:t>
+                <w:t xml:space="preserve">hal-02929001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of semi-confined heap structure after variable pouring conditions</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analyses by DEM of the range of a probe in a granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -5755,118 +5759,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Planchot</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">12th European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929607v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of slip threshold at the contact's scale in a static granular column</w:t>
+                <w:t xml:space="preserve">Experimental and numerical studies of semi-confined heap structure after variable pouring conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -5880,118 +5884,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Planchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Upscaling for strategic materials"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936639v2</w:t>
+                <w:t xml:space="preserve">hal-02929607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations et simulations numériques pour quantifier l'influence d'une pâle lors de l'opération de malaxage de milieux granulaires</w:t>
+                <w:t xml:space="preserve">Janssen's effect in a granular cell revisited by experiments and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -6026,198 +6030,194 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmeCongrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929099v1</w:t>
+                <w:t xml:space="preserve">hal-02927152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of semi-confined heap structure after variable pouring conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Role of Laplace pressure in the equilibrium of a hanging drop by a mechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Twente, Netherlands</w:t>
+              <w:t xml:space="preserve">72nd Annual Meeting of the American Physical Society Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929001v1</w:t>
+                <w:t xml:space="preserve">hal-02929233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular flow and drag force around an intruder: experimental and numerical observations</w:t>
               </w:r>
@@ -6387,260 +6387,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment s'écoulent les poudres en réacteur ? Rhéophysique des milieux granulaires pour la maitrise des opérations unitaires de structuration, mélange et séparation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Duri</w:t>
+                <w:t xml:space="preserve">The impact of the size distributions of the native wheat powders on their structuration behavior during wet agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Bellocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métaséminaire des nouveaux Défis CEPIA (AgroPariTech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Massy, France</w:t>
+              <w:t xml:space="preserve">8. International Granulation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927018v1</w:t>
+                <w:t xml:space="preserve">hal-01606480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the size distributions of the native wheat powders on their structuration behavior during wet agglomeration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cuq</w:t>
+                <w:t xml:space="preserve">Comment s'écoulent les poudres en réacteur ? Rhéophysique des milieux granulaires pour la maitrise des opérations unitaires de structuration, mélange et séparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Granulation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Métaséminaire des nouveaux Défis CEPIA (AgroPariTech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606480v1</w:t>
+                <w:t xml:space="preserve">hal-02927018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les procédés d’agglomération par sollicitations mécaniques. Application à la structuration de la semoule de blé dur pour la fabrication du couscous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6773,103 +6773,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steam-jet agglomeration of skim-milk powders : influence of the process parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Drying Conference: EuroDrying 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
@@ -6892,204 +6892,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric assembly of gluten proteins in an aqueous ethanol solvent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous gelation of wheat gluten proteins in a food grade solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Duri</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnés Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Food Rheology and Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Zürich, Switzerland. pp.245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164758v1</w:t>
+                <w:t xml:space="preserve">hal-01164767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About rheophysic of granular packing columns with an intruder and a PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duri Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7134,377 +7134,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous gelation of wheat gluten proteins in a food grade solvent</w:t>
+                <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnés Duri</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Food Rheology and Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Zürich, Switzerland. pp.245</w:t>
+              <w:t xml:space="preserve">Delivery of Functionality in Complex Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164767v1</w:t>
+                <w:t xml:space="preserve">hal-01180612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+                <w:t xml:space="preserve">Relation between free surface shape and local vertical force in the relaxation of granular materials poured into a container</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duri Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Delivery of Functionality in Complex Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180612v1</w:t>
+                <w:t xml:space="preserve">hal-02916060v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between free surface shape and local vertical force in the relaxation of granular materials poured into a container</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+                <w:t xml:space="preserve">Polymeric assembly of gluten proteins in an aqueous ethanol solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Food Rheology and Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Zürich, Switzerland. pp.245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916060v2</w:t>
+                <w:t xml:space="preserve">hal-01164758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
               </w:r>
@@ -7605,498 +7605,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration and Rheological Properties of Gels made from Gluten Proteins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress distribution inside a powder bed: does Janssen’s model applicable locally in a granular medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ramos</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mandato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Annual European Rheological Conference (AERC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">7. World Congress on Particle Technology (WCPT7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606436v1</w:t>
+                <w:t xml:space="preserve">hal-01606814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novels gels from wheat gluten proteins</w:t>
+                <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Helene Morel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journée scientifique du labex NUMEV (solutions numériques, matérielles et modélisation pour l’environnement et le vivant)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Laboratoire de physique, ENS Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606486v1</w:t>
+                <w:t xml:space="preserve">hal-02925051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress distribution inside a powder bed: does Janssen’s model applicable locally in a granular medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structuration and Rheological Properties of Gels made from Gluten Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. World Congress on Particle Technology (WCPT7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Pekin, China</w:t>
+              <w:t xml:space="preserve">9. Annual European Rheological Conference (AERC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606814v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
+                <w:t xml:space="preserve">Novels gels from wheat gluten proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire de physique, ENS Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">3. Journée scientifique du labex NUMEV (solutions numériques, matérielles et modélisation pour l’environnement et le vivant)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925051v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration and rheological properties of gels made from gluten proteins</w:t>
               </w:r>
@@ -8318,247 +8318,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fractionnement par voie sèche des agroressources : une voie énergétiquement économe pour élaborer de nouvelles formulations de produits céréaliers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mabille</w:t>
+                <w:t xml:space="preserve">New ways to control wheat product composition through dry fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Convention d'affaires des procédés industriels et services destinés à l'ensemble des acteurs du secteur agroalimentaire - ProFood 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">AACC Iinternational Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Savannah, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604122v1</w:t>
+                <w:t xml:space="preserve">hal-02752975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New ways to control wheat product composition through dry fractionation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le fractionnement par voie sèche des agroressources : une voie énergétiquement économe pour élaborer de nouvelles formulations de produits céréaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AACC Iinternational Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Savannah, United States</w:t>
+              <w:t xml:space="preserve">17. Convention d'affaires des procédés industriels et services destinés à l'ensemble des acteurs du secteur agroalimentaire - ProFood 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752975v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New processing ways for dry fractionation of wheat bran</w:t>
               </w:r>
@@ -8583,51 +8583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8663,1412 +8663,1412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of new tool development to study wheat grain fractionation and control the product quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+                <w:t xml:space="preserve">Grain fractionation revised for new healthy ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Desvignes</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère rencontre BBSRC-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Cereal &amp; Europe Spring Meeting - Whole Grain Global Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745169v1</w:t>
+                <w:t xml:space="preserve">hal-01603373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain fractionation revised for new healthy ingredients</w:t>
+                <w:t xml:space="preserve">Relever le défi des « éco-procédés » pour élaborer des produits céréaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal &amp; Europe Spring Meeting - Whole Grain Global Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">60. Journées techniques des industries céréalières (JTIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603373v1</w:t>
+                <w:t xml:space="preserve">hal-01601941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relever le défi des « éco-procédés » pour élaborer des produits céréaliers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Axelos</w:t>
+                <w:t xml:space="preserve">Dry fractionation of wheat bran for the manufacture of functional ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Journées techniques des industries céréalières (JTIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Reims, France</w:t>
+              <w:t xml:space="preserve">17. International Conference of IGV GmbH - Grains are functional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bergholz-Rehbrücke, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601941v1</w:t>
+                <w:t xml:space="preserve">hal-01603365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry fractionation of wheat bran for the manufacture of functional ingredients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youna Hemery</w:t>
+                <w:t xml:space="preserve">Impact of new tool development to study wheat grain fractionation and control the product quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Conference of IGV GmbH - Grains are functional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bergholz-Rehbrücke, Germany</w:t>
+              <w:t xml:space="preserve">1ère rencontre BBSRC-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603365v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hétérogénéités dynamiques dans la relaxation de la matière molle vitreuse</w:t>
+                <w:t xml:space="preserve">Dynamical heterogeneity in the slow relaxation of a colloidal fractal gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Gruebel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire de physique des solides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Sud, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Institut für Röntgenphysic (Institute for X-Ray Physics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Göttingen University, 2007, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924613v1</w:t>
+                <w:t xml:space="preserve">hal-02923985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des hétérogénéités dynamiques dans la relaxation lente de la matière molle vitreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Gruebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Magnetic Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
+              <w:t xml:space="preserve">CEA Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00171293v1</w:t>
+                <w:t xml:space="preserve">hal-02924646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical heterogeneity in the slow relaxation of a colloidal fractal gel</w:t>
+                <w:t xml:space="preserve">Les hétérogénéités dynamiques dans la relaxation de la matière molle vitreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Gruebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut für Röntgenphysic (Institute for X-Ray Physics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Göttingen University, 2007, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">Laboratoire du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923985v1</w:t>
+                <w:t xml:space="preserve">hal-02923959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des hétérogénéités dynamiques dans la relaxation lente de la matière molle vitreuse</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEA Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Saclay, France</w:t>
+              <w:t xml:space="preserve">11th international conference on magnetic fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924646v1</w:t>
+                <w:t xml:space="preserve">hal-02923915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hétérogénéités dynamiques dans la relaxation de la matière molle vitreuse</w:t>
+                <w:t xml:space="preserve">Dynamique spatialement et temporellement hétérogène dans la relaxation lente de la matière molle vitreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Gruebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Gruebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Laboratoire de physique, ENS Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923959v1</w:t>
+                <w:t xml:space="preserve">hal-02924635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamical heterogeneity in the slow relaxation of a colloidal fractal gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Gruebel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international conference on magnetic fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
+              <w:t xml:space="preserve">Department of physics, soft condensed matter group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fribourg University, 2007, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923915v1</w:t>
+                <w:t xml:space="preserve">hal-02924597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique spatialement et temporellement hétérogène dans la relaxation lente de la matière molle vitreuse</w:t>
+                <w:t xml:space="preserve">Temporal heterogeneity and spatial correlation of the slow dynamics of soft glassy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Perzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire de physique, ENS Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">21st conference of European colloid and interface society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924635v1</w:t>
+                <w:t xml:space="preserve">hal-02921553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical heterogeneity in the slow relaxation of a colloidal fractal gel</w:t>
+                <w:t xml:space="preserve">Les hétérogénéités dynamiques dans la relaxation de la matière molle vitreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Gruebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Gruebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Department of physics, soft condensed matter group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fribourg University, 2007, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">Laboratoire de physique des solides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Sud, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924597v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal heterogeneity and spatial correlation of the slow dynamics of soft glassy systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Robert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st conference of European colloid and interface society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">11th International Conference on Magnetic Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921553v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial correlations and temporal heterogeneity of the slow dynamics of a colloidal fractal gel</w:t>
               </w:r>
@@ -10212,360 +10212,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations and noise in time-resolved light scattering experiments: measuring temporally heterogeneous dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ballesta</w:t>
+                <w:t xml:space="preserve">Dynamical heterogeneities in jammed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Fluctuations and Noise in Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Department of physics, soft condensed matter group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Fribourg, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761614v1</w:t>
+                <w:t xml:space="preserve">hal-02923824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical heterogeneities in jammed systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Duri</w:t>
+                <w:t xml:space="preserve">Fluctuations and noise in time-resolved light scattering experiments: Measuring temporally heterogeneous dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ballesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bissig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Trappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Department of physics, soft condensed matter group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">Conference on fluctuations and noise in materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Maspalomas, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923824v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations and noise in time-resolved light scattering experiments: Measuring temporally heterogeneous dynamics</w:t>
+                <w:t xml:space="preserve">Fluctuations and noise in time-resolved light scattering experiments: measuring temporally heterogeneous dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bissig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Trappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ballesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Trappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on fluctuations and noise in materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Fluctuations and Noise in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National High Magnetic Field Laboratory. Floride, USA., May 2004, Maspaloma, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.546342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920396v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique lente et hétérogénéités temporelles dans un système micellaire concentré</w:t>
               </w:r>
@@ -10838,51 +10838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque Sciences et Technologie des poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Compiègne, France. 9, pp.260 - 269, 2007</w:t>
@@ -11121,385 +11121,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the production of wet agglomerates of couscous grains using a fluidized bed granulator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Low shears wet granulation processes: application to the structuration of the durum wheat semolina for the manufacture of couscous grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Granulation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Sheffield, United Kingdom. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605172v1</w:t>
+                <w:t xml:space="preserve">hal-01602687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low shears wet granulation processes: application to the structuration of the durum wheat semolina for the manufacture of couscous grains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Steam-jet agglomeration of skim-milk powder : influence of the process parameters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Granulation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Sheffield, United Kingdom. 2017</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Sheffield, United Kingdom. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602687v1</w:t>
+                <w:t xml:space="preserve">hal-01547545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steam-jet agglomeration of skim-milk powder : influence of the process parameters.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Investigation of the production of wet agglomerates of couscous grains using a fluidized bed granulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Bellocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schuck</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Granulation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Sheffield, United Kingdom. , 2017</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Sheffield, United Kingdom. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547545v1</w:t>
+                <w:t xml:space="preserve">hal-01605172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical slow drag of an intruder in a laterally confined granular medium</w:t>
               </w:r>
@@ -11511,64 +11511,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11615,51 +11615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis to characterize the raw materials of an industrial agglomeration process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Miséréré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11667,51 +11667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t>
@@ -11766,51 +11766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11848,64 +11848,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The specifications for the sustainable-design of thermo-hydro-mechanical paths for the elaboration processes of agglomerated products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12146,51 +12146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Granulation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12254,51 +12254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demarelatrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12459,277 +12459,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionnement par voie sèche du son de blé pour la production d’ingrédients alimentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youna Hemery</w:t>
+                <w:t xml:space="preserve">Bilan et optimisation de l’énergie de fractionnement par voie sèche des grains de céréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demarelatrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60èmes Journées Techniques des Industries Céréalières JTIC</w:t>
+              <w:t xml:space="preserve">60. Journées Techniques des Industries Céréalières JTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Reims, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817992v1</w:t>
+                <w:t xml:space="preserve">hal-01601884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et optimisation de l’énergie de fractionnement par voie sèche des grains de céréales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+                <w:t xml:space="preserve">Fractionnement par voie sèche du son de blé pour la production d’ingrédients alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demarelatrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Journées Techniques des Industries Céréalières JTIC</w:t>
+              <w:t xml:space="preserve">60èmes Journées Techniques des Industries Céréalières JTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Reims, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601884v1</w:t>
+                <w:t xml:space="preserve">hal-02817992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The surface glass transition of a colloidal suspension studied by XPCS</w:t>
               </w:r>
@@ -13347,51 +13347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13752,51 +13752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABB0BB37"/>
+    <w:nsid w:val="E174041A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13983,51 +13983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-duri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8462-7630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074202650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-iate.cirad.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agnes.duri@inrae.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genopolys.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecacheux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Planchot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lehuen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01047-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bellocq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.09.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Person" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.06.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1463539" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.06.046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cronin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dahesh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.06.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5047134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Moussa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.03.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rondet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Denavaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.Powtec.2012.06.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7T0VHJG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522272v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sessoms" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bissig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Trappe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926873a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Maccarrone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brambilla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pravaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00155d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Autenrieth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Stadler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leupold" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.145701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westermeier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0909049509023280" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wochner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gutt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Autenrieth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bugaev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905337106" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330408v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Duri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Trappe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.085702" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ballesta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1000" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wandersman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dupuis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/20/204124" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347818v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wandersman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669099v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Wandersman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/15/155104" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347806v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Robert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078005v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10357-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren R. Link" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grasland-Mongrain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengdong Cheng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503540" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXJRL9RF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballesta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bissig" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trappe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477505002367" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007744v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.051401" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877089v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;quignot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877019v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duri Agn&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176815v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Duri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927152v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929233v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929607v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936639v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929099v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929001v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929440v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926999v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926919v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164758v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925107v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164767v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916060v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606436v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606486v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Banc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606814v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925051v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924799v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831515v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604122v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752975v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaurand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753987v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745169v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601941v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603365v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924613v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gruebel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171293v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923985v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924646v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923959v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923915v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924635v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924597v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921553v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Perzynski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921518v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923843v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761614v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.546342" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923824v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920396v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916072v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936744v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malterre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929419v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929506v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605172v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602687v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547545v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003083" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454602v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mis&#233;r&#233;r&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Vors" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606453v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604549v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601702v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601588v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810609v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demarelatrous" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754028v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Couturier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817992v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601884v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923939v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz-Mathias Stadler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Leupold" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chuskin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923795v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923760v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921567v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923737v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929608v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602048v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816426v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00154037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-duri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8462-7630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074202650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-iate.cirad.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agnes.duri@inrae.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genopolys.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecacheux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Planchot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lehuen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01047-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Person" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.06.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902823v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1463539" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.06.046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bellocq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.09.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cronin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dahesh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.06.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5047134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Moussa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.03.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rondet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Denavaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.Powtec.2012.06.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7T0VHJG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522272v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sessoms" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bissig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Trappe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926873a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Maccarrone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brambilla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pravaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00155d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Autenrieth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Stadler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leupold" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.145701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westermeier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0909049509023280" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wochner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gutt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Autenrieth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bugaev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905337106" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330408v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Duri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Trappe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.085702" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wandersman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dubois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dupuis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/20/204124" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wandersman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Wandersman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/15/155104" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347806v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292570v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ballesta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1000" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078005v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10357-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren R. Link" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grasland-Mongrain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengdong Cheng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503540" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXJRL9RF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballesta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bissig" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trappe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477505002367" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007744v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.051401" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877089v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;quignot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877019v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duri Agn&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176815v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Duri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936639v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929099v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929055v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927152v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929233v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929440v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926999v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606480v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927018v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926919v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164767v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925107v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180612v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916060v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164758v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606814v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925051v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606436v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606486v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Banc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924799v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831515v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752975v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaurand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753987v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603373v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601941v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603365v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745169v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923985v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gruebel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924646v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923959v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923915v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924635v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924597v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921553v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Perzynski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924613v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171293v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921518v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923843v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923824v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761614v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.546342" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916072v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936744v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malterre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929419v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929506v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602687v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547545v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605172v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003083" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454602v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mis&#233;r&#233;r&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Vors" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606453v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604549v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601702v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601588v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810609v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demarelatrous" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754028v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Couturier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601884v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817992v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923939v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz-Mathias Stadler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Leupold" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chuskin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923795v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923760v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921567v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923737v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929608v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602048v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816426v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00154037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>