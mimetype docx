--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1291,680 +1291,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
+                <w:t xml:space="preserve">Impacts of the size distributions and protein contents of the native wheat powders in their structuration behaviour by wet agglomeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Barnabe</w:t>
+                <w:t xml:space="preserve">Bettina Bellocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219, pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607608v1</w:t>
+                <w:t xml:space="preserve">hal-01607204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the drying step in the steam-jet granulation process of dairy powders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barnabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Person</w:t>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cuq</w:t>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.06.025⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.41-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854606v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steam-jet agglomeration of skim milk powders: Influence of process parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Influence of the drying step in the steam-jet granulation process of dairy powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36 (15), pp.1930-1936. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 239, pp.33-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2018.1463539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902823v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the heap shape formation on the local vertical force profile of ensiled granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steam-jet agglomeration of skim milk powders: Influence of process parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Mabille</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 338, pp.993-1000. </w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (15), pp.1930-1936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.06.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2018.1463539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604246v1</w:t>
+                <w:t xml:space="preserve">hal-01902823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of the size distributions and protein contents of the native wheat powders in their structuration behaviour by wet agglomeration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the heap shape formation on the local vertical force profile of ensiled granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bettina Bellocq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cuq</w:t>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 219, pp.29-37. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 338, pp.993-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607204v1</w:t>
+                <w:t xml:space="preserve">hal-01604246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening efficiency and rolling effects of a rotating screen drum used to process wet soft agglomerates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1972,51 +1972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 195, pp.235-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2050,64 +2050,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fluidized bed granulation on structure and functional properties of the agglomerates based on the durum wheat semolina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3635,649 +3635,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330408v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
+                <w:t xml:space="preserve">Unexpected drop of dynamical heterogeneities in colloidal suspensions approaching the jamming transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Wandersman</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/20/204124⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (7), pp.550-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys1000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661628v1</w:t>
+                <w:t xml:space="preserve">hal-00292570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous dynamics and aging in a dense Ferro-Glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Wandersman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Robert</w:t>
+                <w:t xml:space="preserve">A Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 20, pp.204124</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 20 (20), pp.204124_1 - 204124_5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/20/204124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347818v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing heterogeneous dynamics of a repulsive colloidal glass by time resolved x-ray correlation spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous dynamics and aging in a dense Ferro-Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Wandersman</w:t>
+                <w:t xml:space="preserve">V. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V Dupuis</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 20 (15), pp.155104_1-155104_7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 20, pp.204124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669099v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing heterogeneous dynamics of a repulsive colloidal glass by time resolved x-ray correlation spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Wandersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 20, pp.155104</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 20 (15), pp.155104_1-155104_7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/15/155104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347806v1</w:t>
+                <w:t xml:space="preserve">hal-02669099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected drop of dynamical heterogeneities in colloidal suspensions approaching the jamming transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing heterogeneous dynamics of a repulsive colloidal glass by time resolved x-ray correlation spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ballesta</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aymeric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.155104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292570v1</w:t>
+                <w:t xml:space="preserve">hal-00347806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Length scale dependence of dynamical heterogeneity in a colloidal fractal gel</w:t>
               </w:r>
@@ -5326,51 +5326,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of slip threshold at the contact's scale in a static granular column</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analyses by DEM of the range of a probe in a granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -5384,118 +5384,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Upscaling for strategic materials"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12th European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936639v2</w:t>
+                <w:t xml:space="preserve">hal-02929055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations et simulations numériques pour quantifier l'influence d'une pâle lors de l'opération de malaxage de milieux granulaires</w:t>
+                <w:t xml:space="preserve">Experimental and numerical studies of semi-confined heap structure after variable pouring conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -5509,118 +5509,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Duri</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Planchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmeCongrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929099v1</w:t>
+                <w:t xml:space="preserve">hal-02929607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of semi-confined heap structure after variable pouring conditions</w:t>
+                <w:t xml:space="preserve">Janssen's effect in a granular cell revisited by experiments and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -5634,243 +5634,239 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Planchot</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Twente, Netherlands</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929001v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analyses by DEM of the range of a probe in a granular medium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Role of Laplace pressure in the equilibrium of a hanging drop by a mechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">72nd Annual Meeting of the American Physical Society Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929055v1</w:t>
+                <w:t xml:space="preserve">hal-02929233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of semi-confined heap structure after variable pouring conditions</w:t>
+                <w:t xml:space="preserve">Study of slip threshold at the contact's scale in a static granular column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -5884,118 +5880,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Planchot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Workshop "Upscaling for strategic materials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929607v1</w:t>
+                <w:t xml:space="preserve">hal-02936639v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janssen's effect in a granular cell revisited by experiments and numerical simulations</w:t>
+                <w:t xml:space="preserve">Expérimentations et simulations numériques pour quantifier l'influence d'une pâle lors de l'opération de malaxage de milieux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -6030,194 +6026,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17èmeCongrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927152v1</w:t>
+                <w:t xml:space="preserve">hal-02929099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Laplace pressure in the equilibrium of a hanging drop by a mechanical loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Lecacheux</w:t>
+                <w:t xml:space="preserve">Experimental and numerical studies of semi-confined heap structure after variable pouring conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lehuen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Planchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Meeting of the American Physical Society Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Twente, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929233v1</w:t>
+                <w:t xml:space="preserve">hal-02929001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular flow and drag force around an intruder: experimental and numerical observations</w:t>
               </w:r>
@@ -6387,260 +6387,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the size distributions of the native wheat powders on their structuration behavior during wet agglomeration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cuq</w:t>
+                <w:t xml:space="preserve">Comment s'écoulent les poudres en réacteur ? Rhéophysique des milieux granulaires pour la maitrise des opérations unitaires de structuration, mélange et séparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Granulation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Métaséminaire des nouveaux Défis CEPIA (AgroPariTech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606480v1</w:t>
+                <w:t xml:space="preserve">hal-02927018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment s'écoulent les poudres en réacteur ? Rhéophysique des milieux granulaires pour la maitrise des opérations unitaires de structuration, mélange et séparation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Duri</w:t>
+                <w:t xml:space="preserve">The impact of the size distributions of the native wheat powders on their structuration behavior during wet agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Bellocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métaséminaire des nouveaux Défis CEPIA (AgroPariTech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Massy, France</w:t>
+              <w:t xml:space="preserve">8. International Granulation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927018v1</w:t>
+                <w:t xml:space="preserve">hal-01606480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les procédés d’agglomération par sollicitations mécaniques. Application à la structuration de la semoule de blé dur pour la fabrication du couscous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6773,103 +6773,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steam-jet agglomeration of skim-milk powders : influence of the process parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Drying Conference: EuroDrying 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Liège, Belgium</w:t>
@@ -6892,204 +6892,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous gelation of wheat gluten proteins in a food grade solvent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymeric assembly of gluten proteins in an aqueous ethanol solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Food Rheology and Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Zürich, Switzerland. pp.245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164767v1</w:t>
+                <w:t xml:space="preserve">hal-01164758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About rheophysic of granular packing columns with an intruder and a PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duri Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7134,377 +7134,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
+                <w:t xml:space="preserve">Spontaneous gelation of wheat gluten proteins in a food grade solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Duri</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnés Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Delivery of Functionality in Complex Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Food Rheology and Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Zürich, Switzerland. pp.245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180612v1</w:t>
+                <w:t xml:space="preserve">hal-01164767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between free surface shape and local vertical force in the relaxation of granular materials poured into a container</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+                <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Delivery of Functionality in Complex Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916060v2</w:t>
+                <w:t xml:space="preserve">hal-01180612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric assembly of gluten proteins in an aqueous ethanol solvent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ramos</w:t>
+                <w:t xml:space="preserve">Relation between free surface shape and local vertical force in the relaxation of granular materials poured into a container</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duri Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Food Rheology and Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Zürich, Switzerland. pp.245</w:t>
+              <w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164758v1</w:t>
+                <w:t xml:space="preserve">hal-02916060v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
               </w:r>
@@ -7605,498 +7605,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress distribution inside a powder bed: does Janssen’s model applicable locally in a granular medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structuration and Rheological Properties of Gels made from Gluten Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Dahesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. World Congress on Particle Technology (WCPT7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Pekin, China</w:t>
+              <w:t xml:space="preserve">9. Annual European Rheological Conference (AERC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606814v1</w:t>
+                <w:t xml:space="preserve">hal-01606436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
+                <w:t xml:space="preserve">Novels gels from wheat gluten proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire de physique, ENS Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">3. Journée scientifique du labex NUMEV (solutions numériques, matérielles et modélisation pour l’environnement et le vivant)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925051v1</w:t>
+                <w:t xml:space="preserve">hal-01606486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration and Rheological Properties of Gels made from Gluten Proteins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress distribution inside a powder bed: does Janssen’s model applicable locally in a granular medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ramos</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mandato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Annual European Rheological Conference (AERC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">7. World Congress on Particle Technology (WCPT7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606436v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novels gels from wheat gluten proteins</w:t>
+                <w:t xml:space="preserve">Novel gels from wheat gluten proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Dahesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Helene Morel</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Banc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journée scientifique du labex NUMEV (solutions numériques, matérielles et modélisation pour l’environnement et le vivant)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Laboratoire de physique, ENS Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606486v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration and rheological properties of gels made from gluten proteins</w:t>
               </w:r>
@@ -8449,51 +8449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fractionnement par voie sèche des agroressources : une voie énergétiquement économe pour élaborer de nouvelles formulations de produits céréaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8663,1412 +8663,1412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain fractionation revised for new healthy ingredients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of new tool development to study wheat grain fractionation and control the product quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Youna Hemery</w:t>
+                <w:t xml:space="preserve">Claire Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal &amp; Europe Spring Meeting - Whole Grain Global Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">1ère rencontre BBSRC-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603373v1</w:t>
+                <w:t xml:space="preserve">hal-03745169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relever le défi des « éco-procédés » pour élaborer des produits céréaliers</w:t>
+                <w:t xml:space="preserve">Grain fractionation revised for new healthy ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Axelos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Journées techniques des industries céréalières (JTIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Reims, France</w:t>
+              <w:t xml:space="preserve">Cereal &amp; Europe Spring Meeting - Whole Grain Global Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601941v1</w:t>
+                <w:t xml:space="preserve">hal-01603373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry fractionation of wheat bran for the manufacture of functional ingredients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Chaurand</w:t>
+                <w:t xml:space="preserve">Relever le défi des « éco-procédés » pour élaborer des produits céréaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Conference of IGV GmbH - Grains are functional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bergholz-Rehbrücke, Germany</w:t>
+              <w:t xml:space="preserve">60. Journées techniques des industries céréalières (JTIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603365v1</w:t>
+                <w:t xml:space="preserve">hal-01601941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of new tool development to study wheat grain fractionation and control the product quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+                <w:t xml:space="preserve">Dry fractionation of wheat bran for the manufacture of functional ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Desvignes</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère rencontre BBSRC-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17. International Conference of IGV GmbH - Grains are functional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bergholz-Rehbrücke, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745169v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical heterogeneity in the slow relaxation of a colloidal fractal gel</w:t>
+                <w:t xml:space="preserve">Les hétérogénéités dynamiques dans la relaxation de la matière molle vitreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Gruebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Gruebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut für Röntgenphysic (Institute for X-Ray Physics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Göttingen University, 2007, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">Laboratoire de physique des solides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Sud, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923985v1</w:t>
+                <w:t xml:space="preserve">hal-02924613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des hétérogénéités dynamiques dans la relaxation lente de la matière molle vitreuse</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEA Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Saclay, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Magnetic Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924646v1</w:t>
+                <w:t xml:space="preserve">hal-00171293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hétérogénéités dynamiques dans la relaxation de la matière molle vitreuse</w:t>
+                <w:t xml:space="preserve">Dynamical heterogeneity in the slow relaxation of a colloidal fractal gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Gruebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Institut für Röntgenphysic (Institute for X-Ray Physics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Göttingen University, 2007, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923959v1</w:t>
+                <w:t xml:space="preserve">hal-02923985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des hétérogénéités dynamiques dans la relaxation lente de la matière molle vitreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Gruebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th international conference on magnetic fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
+              <w:t xml:space="preserve">CEA Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923915v1</w:t>
+                <w:t xml:space="preserve">hal-02924646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique spatialement et temporellement hétérogène dans la relaxation lente de la matière molle vitreuse</w:t>
+                <w:t xml:space="preserve">Les hétérogénéités dynamiques dans la relaxation de la matière molle vitreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Gruebel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire de physique, ENS Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">Laboratoire du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924635v1</w:t>
+                <w:t xml:space="preserve">hal-02923959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical heterogeneity in the slow relaxation of a colloidal fractal gel</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Department of physics, soft condensed matter group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fribourg University, 2007, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">11th international conference on magnetic fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924597v1</w:t>
+                <w:t xml:space="preserve">hal-02923915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal heterogeneity and spatial correlation of the slow dynamics of soft glassy systems</w:t>
+                <w:t xml:space="preserve">Dynamique spatialement et temporellement hétérogène dans la relaxation lente de la matière molle vitreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Gruebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st conference of European colloid and interface society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Laboratoire de physique, ENS Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921553v1</w:t>
+                <w:t xml:space="preserve">hal-02924635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hétérogénéités dynamiques dans la relaxation de la matière molle vitreuse</w:t>
+                <w:t xml:space="preserve">Dynamical heterogeneity in the slow relaxation of a colloidal fractal gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Gruebel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire de physique des solides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Sud, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Department of physics, soft condensed matter group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fribourg University, 2007, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924613v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous dynamics and ageing in a dense ferro-glass</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Temporal heterogeneity and spatial correlation of the slow dynamics of soft glassy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Perzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Magnetic Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kosice, Slovakia</w:t>
+              <w:t xml:space="preserve">21st conference of European colloid and interface society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171293v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial correlations and temporal heterogeneity of the slow dynamics of a colloidal fractal gel</w:t>
               </w:r>
@@ -10212,360 +10212,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical heterogeneities in jammed systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Duri</w:t>
+                <w:t xml:space="preserve">Fluctuations and noise in time-resolved light scattering experiments: measuring temporally heterogeneous dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bissig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Trappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ballesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Department of physics, soft condensed matter group</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Fluctuations and Noise in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National High Magnetic Field Laboratory. Floride, USA., May 2004, Maspaloma, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.546342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923824v1</w:t>
+                <w:t xml:space="preserve">hal-02761614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations and noise in time-resolved light scattering experiments: Measuring temporally heterogeneous dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ballesta</w:t>
+                <w:t xml:space="preserve">Dynamical heterogeneities in jammed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cipelletti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Trappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on fluctuations and noise in materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Maspalomas, Spain</w:t>
+              <w:t xml:space="preserve">Department of physics, soft condensed matter group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920396v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations and noise in time-resolved light scattering experiments: measuring temporally heterogeneous dynamics</w:t>
+                <w:t xml:space="preserve">Fluctuations and noise in time-resolved light scattering experiments: Measuring temporally heterogeneous dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bissig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luca Cipelletti</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Trappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Fluctuations and Noise in Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on fluctuations and noise in materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Maspalomas, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.546342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02761614v1</w:t>
+                <w:t xml:space="preserve">hal-02920396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique lente et hétérogénéités temporelles dans un système micellaire concentré</w:t>
               </w:r>
@@ -10838,51 +10838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque Sciences et Technologie des poudres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Compiègne, France. 9, pp.260 - 269, 2007</w:t>
@@ -11121,303 +11121,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low shears wet granulation processes: application to the structuration of the durum wheat semolina for the manufacture of couscous grains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Steam-jet agglomeration of skim-milk powder : influence of the process parameters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Granulation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Sheffield, United Kingdom. 2017</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Sheffield, United Kingdom. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602687v1</w:t>
+                <w:t xml:space="preserve">hal-01547545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steam-jet agglomeration of skim-milk powder : influence of the process parameters.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Low shears wet granulation processes: application to the structuration of the durum wheat semolina for the manufacture of couscous grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Bellocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Granulation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Sheffield, United Kingdom. , 2017</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Sheffield, United Kingdom. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547545v1</w:t>
+                <w:t xml:space="preserve">hal-01602687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the production of wet agglomerates of couscous grains using a fluidized bed granulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11511,64 +11511,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11615,51 +11615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis to characterize the raw materials of an industrial agglomeration process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Miséréré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11667,51 +11667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF Concentration and Dried Milk Products Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t>
@@ -11766,51 +11766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11848,64 +11848,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The specifications for the sustainable-design of thermo-hydro-mechanical paths for the elaboration processes of agglomerated products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12146,51 +12146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Granulation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12459,63 +12459,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et optimisation de l’énergie de fractionnement par voie sèche des grains de céréales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+                <w:t xml:space="preserve">Fractionnement par voie sèche du son de blé pour la production d’ingrédients alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12538,109 +12538,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demarelatrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Journées Techniques des Industries Céréalières JTIC</w:t>
+              <w:t xml:space="preserve">60èmes Journées Techniques des Industries Céréalières JTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Reims, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601884v1</w:t>
+                <w:t xml:space="preserve">hal-02817992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionnement par voie sèche du son de blé pour la production d’ingrédients alimentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youna Hemery</w:t>
+                <w:t xml:space="preserve">Bilan et optimisation de l’énergie de fractionnement par voie sèche des grains de céréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12663,73 +12663,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demarelatrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60èmes Journées Techniques des Industries Céréalières JTIC</w:t>
+              <w:t xml:space="preserve">60. Journées Techniques des Industries Céréalières JTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Reims, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817992v1</w:t>
+                <w:t xml:space="preserve">hal-01601884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The surface glass transition of a colloidal suspension studied by XPCS</w:t>
               </w:r>
@@ -13347,51 +13347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Duri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13752,51 +13752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E174041A"/>
+    <w:nsid w:val="EC696BF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13983,51 +13983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-duri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8462-7630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074202650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-iate.cirad.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agnes.duri@inrae.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genopolys.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecacheux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Planchot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lehuen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01047-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Person" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.06.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902823v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1463539" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.06.046" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bellocq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.09.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cronin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dahesh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.06.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5047134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Moussa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.03.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rondet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Denavaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.Powtec.2012.06.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7T0VHJG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522272v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sessoms" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bissig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Trappe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926873a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Maccarrone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brambilla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pravaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00155d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Autenrieth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Stadler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leupold" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.145701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westermeier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0909049509023280" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wochner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gutt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Autenrieth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bugaev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905337106" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330408v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Duri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Trappe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.085702" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wandersman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dubois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dupuis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/20/204124" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wandersman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Wandersman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/15/155104" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347806v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292570v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ballesta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1000" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078005v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10357-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren R. Link" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grasland-Mongrain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengdong Cheng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503540" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXJRL9RF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballesta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bissig" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trappe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477505002367" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007744v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.051401" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877089v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;quignot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877019v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duri Agn&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176815v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Duri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936639v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929099v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929055v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927152v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929233v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929440v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926999v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606480v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927018v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926919v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164767v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925107v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180612v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916060v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164758v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606814v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925051v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606436v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606486v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Banc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924799v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831515v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752975v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaurand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753987v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603373v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601941v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603365v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745169v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923985v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gruebel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924646v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923959v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923915v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924635v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924597v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921553v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Perzynski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924613v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171293v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921518v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923843v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923824v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761614v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.546342" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916072v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936744v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malterre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929419v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929506v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602687v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547545v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605172v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003083" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454602v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mis&#233;r&#233;r&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Vors" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606453v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604549v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601702v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601588v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810609v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demarelatrous" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754028v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Couturier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601884v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817992v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923939v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz-Mathias Stadler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Leupold" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chuskin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923795v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923760v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921567v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923737v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929608v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602048v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816426v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00154037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-duri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8462-7630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074202650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-iate.cirad.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agnes.duri@inrae.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.genopolys.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecacheux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Planchot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.08.047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lehuen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01047-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Bellocq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.09.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854606v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Person" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.06.025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2018.1463539" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.06.046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606829v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cronin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dahesh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Banc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.06.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5047134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Moussa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.03.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rondet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Denavaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.Powtec.2012.06.035" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7T0VHJG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522272v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Sessoms" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bissig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cipelletti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Trappe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926873a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Maccarrone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Brambilla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pravaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0sm00155d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Autenrieth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Stadler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leupold" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.145701" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westermeier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0909049509023280" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wochner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gutt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Autenrieth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Demmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Bugaev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905337106" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000055" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330408v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Duri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Trappe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.085702" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ballesta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1000" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661628v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Wandersman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dupuis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Robert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/20/204124" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347818v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wandersman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669099v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Wandersman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/15/155104" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347806v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Robert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078005v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10357-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren R. Link" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Grasland-Mongrain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sarrazin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengdong Cheng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503540" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXJRL9RF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballesta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bissig" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trappe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219477505002367" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007744v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.72.051401" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.07.029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877089v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;quignot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877019v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duri Agn&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176815v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Duri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929055v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927152v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929233v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936639v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929099v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929001v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929440v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926999v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926919v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164758v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925107v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164767v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916060v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606436v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606486v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Banc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606814v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925051v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924799v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831515v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752975v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaurand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753987v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745169v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601941v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603365v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924613v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gruebel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171293v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923985v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924646v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923959v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923915v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924635v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924597v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921553v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Perzynski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921518v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923843v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761614v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.546342" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923824v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920396v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916072v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936744v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malterre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929419v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929506v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547545v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602687v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605172v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714003083" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454602v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mis&#233;r&#233;r&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Vors" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606453v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604549v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601702v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601588v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810609v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demarelatrous" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754028v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ghizzi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Couturier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817992v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601884v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923939v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz-Mathias Stadler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Leupold" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Chuskin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923795v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923760v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921567v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923737v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929608v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602048v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816426v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00154037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>