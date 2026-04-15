--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -1141,204 +1141,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inventaires naturalistes : des pratiques aux modes de gouvernement,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+                <w:t xml:space="preserve">Les données naturalistes à l'épreuve de la transparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Les mondes des inventaires naturalistes, 2015/1 (195), pp.11-26</w:t>
+              <w:t xml:space="preserve">, 2015, 2015/1 (195), pp.127-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937326v2</w:t>
+                <w:t xml:space="preserve">hal-01247400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les données naturalistes à l'épreuve de la transparence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+                <w:t xml:space="preserve">Les inventaires naturalistes : des pratiques aux modes de gouvernement,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2015/1 (195), pp.127-144</w:t>
+              <w:t xml:space="preserve">, 2015, Les mondes des inventaires naturalistes, 2015/1 (195), pp.11-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247400v1</w:t>
+                <w:t xml:space="preserve">hal-01937326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données sur la nature entre rationalisation et passion</w:t>
               </w:r>
@@ -2636,174 +2636,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'efficacité sociale d'une réglementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 252, pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoru.1999.5097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La réglementation du ramassage de l’Helix pomatia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 38, pp.75-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695759v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02687257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'efficacité sociale d'une réglementation : le cas du ramassage de l'Escargot de Bourgogne, Hélix pomatia</w:t>
               </w:r>
@@ -4562,217 +4562,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04501313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réparer les conséquences du productivisme ? Les politiques de la nature en France dans le second XXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des modernisations agricoles aux XXème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-7535-8088-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage de l’apiculture : une éducation de l’attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apiculteurs, nature et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educagri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-89, 2021, 979-10-275-0466-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965320v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03286673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abeille qui convient : sociologie des pratiques génétiques en apiculture</w:t>
               </w:r>
@@ -4929,83 +4929,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Normes, savoirs et pouvoirs dans la production des données naturalistes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normaliser au nom du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 197 p., 2012, Update Sciences et Technologies, 978-2-7592-1814-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197986v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Scènes locales de la biodiversité : statut, enjeux et cadre d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Deverre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5018,267 +5113,172 @@
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Barbier; P. Boudes; J.-P. Bozonnet; J. Candau; M. Dobré; N. Lewis; F. Rudolf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de sociologie de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Université Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-2-7637-9554-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Normes, savoirs et pouvoirs dans la production des données naturalistes en France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale : enjeux politiques de la normalisation au nom du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Fortier</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Djama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Fouilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normaliser au nom du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-22, 2012, Update Sciences et Technologies, 978-2-7592-1814-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5664,51 +5664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser les campagnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. de l'Aube, 2002, 2-87678-706-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6615,50 +6615,322 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche annuelle Abeilles &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apiculture et savoirs du vivant : quelle transmission du savoir en personne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Matières à Savoir-faire : Propriété, circulation et Formation des Savoir-Faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etudes des Techniques, des Connaissances et des Pratiques (cetcopra). FRA., Dec 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche annuelle Abeilles &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abeilles &amp; société, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6674,329 +6946,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. congrès RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790733v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-02786790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions in hives: bees between diversity and standardization</w:t>
               </w:r>
@@ -8538,178 +8538,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux d'une gestion durable de la faune sauvage. La mise en oeuvre des ORGFH en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SFER : Chasse, territoires et développement durable. Outils d'analyse, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Mar 2008, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A l'aune de la trame verte et bleue, quels enseignements tirer de la mise en oeuvre de la directive Habitats en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Trame verte, trame bleue Les continuités de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Régionale pour la Nature et la Biodiversité en Île-de-France (Natureparif). Paris, FRA., Apr 2009, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197989v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01197988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardizing production of biodiversity data in France</w:t>
               </w:r>
@@ -10185,51 +10185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Deverre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10286,77 +10286,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du réseau Natura 2000 en France : une politique européenne de conservation de la biodiversité à l'épreuve du terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Deverre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11708,51 +11708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310095v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphandery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160310v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Agn&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23583" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160316v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23382" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272110v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14580" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.163.0587" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10232" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937326v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.042.0202" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3350" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12453" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0011392110372737" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2007.00426.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12S9J8MX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687257v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1999.5097" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1997.3601" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rural.1991.3313" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25678" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moritz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean.Paul Billaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bockel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850333v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumontier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cattan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501313v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965320v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5176" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197963v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com/catalogue/manuel-sociologie-environnement-9778.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197986v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1615-normaliser-au-nom-du-developpement-durable.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Djama" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530291v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833807v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/635?lang=fr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901085v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932329v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Calla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965097v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788800v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790733v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153475v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786369v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607239v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606834v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606302v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Soudril" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000085v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Sourdril" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190225v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197990v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812503v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756843v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814623v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Atelier Technique Des Espaces Naturels (gip)" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Enseignement Sup&#233;rieur Et de La Recherche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760005v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833372v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758670v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758671v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759910v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197985v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818193v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600380v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apimondia.com/fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606301v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601861v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187684v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828129v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pinton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841539v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larrere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838384v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838599v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Environnement,r&#233;seau Espaces Prot&#233;g&#233;s,paris (fra)" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310095v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphandery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160310v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Agn&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23583" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160316v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23382" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272110v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14580" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.163.0587" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10232" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937326v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.042.0202" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3350" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12453" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0011392110372737" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2007.00426.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12S9J8MX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1999.5097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1997.3601" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rural.1991.3313" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25678" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moritz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean.Paul Billaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bockel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850333v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumontier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cattan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501313v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5176" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197986v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1615-normaliser-au-nom-du-developpement-durable.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197963v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com/catalogue/manuel-sociologie-environnement-9778.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Djama" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530291v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833807v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/635?lang=fr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901085v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932329v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Calla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965097v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788800v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153475v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607239v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606834v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606302v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Soudril" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000085v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Sourdril" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190225v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197990v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812503v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756843v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814623v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Atelier Technique Des Espaces Naturels (gip)" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Enseignement Sup&#233;rieur Et de La Recherche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760005v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833372v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758670v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758671v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759910v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197985v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818193v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600380v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apimondia.com/fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606301v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601861v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187684v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828129v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pinton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841539v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larrere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838384v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838599v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Environnement,r&#233;seau Espaces Prot&#233;g&#233;s,paris (fra)" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>