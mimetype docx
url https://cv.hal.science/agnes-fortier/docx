--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -362,50 +362,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Résister à la professionnalisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'attention, au coeur du processus d'apprentissage en apiculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -414,511 +509,416 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie en apiculture ou la réalisation de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, en ligne</w:t>
+              <w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes apicoles entre agriculture et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781148v1</w:t>
-[...47 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catalina Agnès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 206, pp.68-88. </w:t>
+              <w:t xml:space="preserve">, 2021, 206, pp.8-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.23583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.23382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160310v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mondes apicoles entre agriculture et environnement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Butiner la ville ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Agnès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 206, pp.8-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.23382⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 206, pp.68-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.23583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160316v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">L'autonomie en apiculture ou la réalisation de soi</w:t>
+                <w:t xml:space="preserve">hal-03160310v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autonomie entre marché, rapport à la nature et production de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (2), 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -965,51 +965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maîtrise des données, un enjeu majeur pour les associations naturalistes à l’heure de la gouvernance de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 163 (3), pp.587-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1037,338 +1037,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturalist inventories: from practices to government modes. Introduction</w:t>
+                <w:t xml:space="preserve">Les inventaires naturalistes : des pratiques aux modes de gouvernement,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florian Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Charvolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2015/1 (195), pp.11-26. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Les mondes des inventaires naturalistes, 2015/1 (195), pp.11-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937326v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données naturalistes à l'épreuve de la transparence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015/1 (195), pp.127-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Les inventaires naturalistes : des pratiques aux modes de gouvernement,</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naturalist inventories: from practices to government modes. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florian Charvolin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Les mondes des inventaires naturalistes, 2015/1 (195), pp.11-26</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 2015/1 (195), pp.11-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.10232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937326v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données sur la nature entre rationalisation et passion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1409,1980 +1409,1980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les données entre normalisation et territoire : la construction de la trame verte et bleue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sourdril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00718117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux d'une gestion durable de la faune sauvage. La mise en œuvre des ORGFH en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 327-328, pp.52-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/economierurale.3350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trame verte et bleue et ses réseaux : science, acteurs et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.12453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associations dans le processus de rationalisation des données naturalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.12453⟩</w:t>
+                <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (1), pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2011101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Anne Sourdril</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local settings and biodiversity: a sociological approach to the implementation of the EC Habitats Directive in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (5), pp.755-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0011392110372737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conservation de la biodiversité : vers la constitution de nouveaux territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 183, pp.129-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les&amp;quot;scènes locales&amp;quot; de la biodiversité : la construction du réseau Natura 2000, en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Deverre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;scènes locales&amp;quot; de la biodiversité : la construction du réseau Natura 2000, en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Deverre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FaçSADe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new approach to wildlife management in France: regional guidelines as tools for the conservation of biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47 (1), pp.42-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9523.2007.00426.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la concertation produit de l’évitement. La mise en œuvre de Natura 2000 en région Nord – Pas-de-Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3 (2), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, Online, n.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions autour des ORGFH : à qui la faune ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 270, 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des savoirs locaux insaisissables ? L'exemple de la tenderie aux grives en Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Sociology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (3), pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La conservation de la biodiversité : vers la constitution de nouveaux territoires ?</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vertus du jardinage d'insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 74, pp.85-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can a territorial policy be based on science alone ? The system for creating the Natura 2000 network in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41 (3), pp.311-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'efficacité sociale d'une réglementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 252, pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoru.1999.5097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réglementation du ramassage de l’Helix pomatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38, pp.75-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'efficacité sociale d'une réglementation : le cas du ramassage de l'Escargot de Bourgogne, Hélix pomatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38 (38), pp.75-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'escargot operculé à l'escargot coureur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 39 (1), pp.49-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/jatba.1997.3601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Art de la ruse chez les tendeurs Ardennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, La Faune Sauvage (53), pp.31-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economie non marchande et lien social, l'affouage en Ardennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 23, pp.87-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épouse dévouée et la femme fantasmatique: Enquête sur la chasse dans les Ardennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 22 (4), pp.490-500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02716195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le taillis contre la futaie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 183, pp.129-142</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1991, 121-124, pp.109-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rural.1991.3313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...1082 lines deleted...]
-                <w:t xml:space="preserve">Economie non marchande et lien social, l'affouage en Ardennes</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques traditionnelles et rationalité économique, l'exemple de l'affouage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 23, pp.87-108</w:t>
+              <w:t xml:space="preserve">, 1986, 3, pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...167 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02720608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affouage : une pratique en recrudescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 5, pp.471-479. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/25678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/25678⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02721773v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02720608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3531,51 +3531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les abeilles ont le bourdon. Etude pluridisciplinaire du commerce et des échanges d'insectes pollinisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3679,51 +3679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3775,51 +3775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du réseau Natura 2000 en France : une politique publique à l'épreuve des scènes locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean.Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,51 +3893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en directive de la nature. De la directive Habitats au réseau Natura 2000, rapport pour le ministère de l’Environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4562,273 +4562,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04501313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage de l’apiculture : une éducation de l’attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apiculteurs, nature et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educagri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-89, 2021, 979-10-275-0466-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réparer les conséquences du productivisme ? Les politiques de la nature en France dans le second XXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des modernisations agricoles aux XXème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-7535-8088-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’apprentissage de l’apiculture : une éducation de l’attention</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abeille qui convient : sociologie des pratiques génétiques en apiculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humains et animaux dans les agricultures alternatives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri, pp.251, 2019, Références (Educagri), 979-10-275-0355-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4853,51 +4853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles professionnalisation pour les associations productrices de données ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4935,51 +4935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes, savoirs et pouvoirs dans la production des données naturalistes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5043,51 +5043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scènes locales de la biodiversité : statut, enjeux et cadre d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5172,51 +5172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale : enjeux politiques de la normalisation au nom du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Djama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5379,51 +5379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savoirs locaux dans les dispositifs de gestion de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5474,51 +5474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négociations autour de la biodiversité : la mise en oeuvre de Natura 2000 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les biodiversités. Objets, théories, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2005, 2-271-06338-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5543,51 +5543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local knowledge in nature management schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5638,51 +5638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en directive : l'exemple du réseau Natura 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6005,50 +6005,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’apiculture dans la plaine des Vosges, Synthèse de l’atelier participatif du 05 avril 2022 à Vittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Calla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l’atelier participatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Vittel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du bon usage à l’accaparement des ressources mellifères. Tensions et éthos en apiculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6057,182 +6182,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études ANERCEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANERCEA, Feb 2022, Neuvy-sur-Barangeon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901085v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-03932329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apiculture entre agriculture et environnement</w:t>
               </w:r>
@@ -6432,50 +6432,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gouverner la biodiversité par les données : production et normalisation des connaissances naturalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des sociologues et politistes d'INRA-IRSTEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genèse et construction sociopolitique des catégories « amateurs » et « professionnels » en apiculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6497,250 +6579,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international CENS-AISLF « Penser les frontières, passer les frontières »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale des sociologues de langue- AISLF, Dec 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche annuelle Abeilles &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Abeilles &amp; société, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche annuelle Abeilles &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apiculture et savoirs du vivant : quelle transmission du savoir en personne?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6756,208 +6851,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Matières à Savoir-faire : Propriété, circulation et Formation des Savoir-Faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Etudes des Techniques, des Connaissances et des Pratiques (cetcopra). FRA., Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. congrès RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6976,83 +6976,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diversity of honey bee renewal practices in France: autonomy as a stake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RN 12, Environnement &amp; Society, European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la connaissance à l’information : les associations à l’heure des Big data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">formation sur l’utilisation de la base de données SHiNeMas du Réseau Semences Paysannes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tensions in hives: bees between diversity and standardization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7071,661 +7265,467 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Conference of the European Sociological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données naturalistes entre outils de connaissance et instrument de gouvernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">formation sur l’utilisation de la base de données SHiNeMas du Réseau Semences Paysannes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">13. Congrès AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique (AFSP). FRA., Jun 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...145 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'injonction à la professionnalisation des associations productrices de données en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier d’échange des ANR PRIGOUE et GEODD « Les ONG à l’épreuve du néolibéralisme »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2015, Montpellier, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naturalist data in the test of transparency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès AFSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Politique (AFSP). FRA., Jun 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Naturalist's data under the test of transparency - Congress Moutain Observatories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Reno, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associations dans le processus de rationalisation des données naturalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École Chercheur "Politiques publiques", INRA-SAE2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Marne la Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparence en question : controverses autour du droit d'accès et de la mise en visibilité des données naturalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire L'exercice du pouvoir dans le gouvernement mondial par les standards : contraintes de la mesure, formes de connaissance et de preuve, façonnement de la personne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agropolis International. FRA., Apr 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603438v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-01606302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les conditions de réussite du dialogue territorial ?</w:t>
               </w:r>
@@ -7793,51 +7793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les instruments de connaissance au cœur du projet de trame verte et bleue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Soudril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7875,51 +7875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données à voir sous condition : le processus de normalisation des connaissances naturalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7970,51 +7970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations dans le processus de rationalisation des données naturalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Nature Ethno</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Laboratoire Éco-anthropologie et Ethnobiologie, Paris, FRA., Jun 2012, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8065,51 +8065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12.EASA Biennal Conference, Uncertainty and disquiet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Social Anthropologists (EASA). GBR., Jul 2012, Nanterre, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8147,51 +8147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature quantifiée : les dispositifs de rationalisation des connaissances naturalistes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX.Congrès de l'Association internationale des sociologues de langue française "Penser l'incertain"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF Association Internationale des Sociologues de langue française. Toulouse, FRA., Jul 2012, Rabat, Maroc. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8229,51 +8229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire la biodiversité par les chiffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12.EASA Biennial Conference : Uncertainty and disquiet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Social Anthropologists (EASA). GBR., Jul 2012, Nanterre, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8298,77 +8298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturalist data between network and territory : building ecological network (TVB) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV.European Society for Rural Sociology Congress "Inequality and Diversity in European Rural Areas"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Rural Sociology / Société Européenne de Sociologie Rurale (ESRS). INT., Aug 2011, Chania, Greece. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8406,51 +8406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rationalisation des données naturalistes : lutte ou partage des connaissances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.Congrès AFEA : Connaissances no(s) limit(es)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d’Ethnologie et d’Anthropologie (AFEA). Paris, FRA., Sep 2011, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8538,208 +8538,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A l'aune de la trame verte et bleue, quels enseignements tirer de la mise en oeuvre de la directive Habitats en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Trame verte, trame bleue Les continuités de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Régionale pour la Nature et la Biodiversité en Île-de-France (Natureparif). Paris, FRA., Apr 2009, Paris, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux d'une gestion durable de la faune sauvage. La mise en oeuvre des ORGFH en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER : Chasse, territoires et développement durable. Outils d'analyse, enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Mar 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardizing production of biodiversity data in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8777,51 +8777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actors and issues in the standardization of naturalist field data in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8866,493 +8866,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elaborer des normes au nom de la conservation de la biodiversité : la mise en oeuvre de la directive Habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du département SAE2 : Eau et biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Managing nature and people. The production of knowledge and norms for biodiversity management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Society and Resource Management. People and Place: Linking Culture and Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Burlington, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rationaliser la production des données sur la nature au nom du développement durable. Vers une recomposition du secteur associatif?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du département SAE2 : Eau et biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Paris, France. 10 p</w:t>
+              <w:t xml:space="preserve">Instituer le développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lille, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les scènes locales de la biodiversité : approche sociologique d'une politique de la nature, la directive Habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Societe Francaise d'Economie Rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Journées INRA-SFER de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France. 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contestation de Natura 2000 par le &amp;quot;groupe des neuf&amp;quot; : une forme d'agrarisme anti-environnemental dans les campagnes françaises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Colloque de l'Association des ruralistes français. Agrariens et agrarismes, hier et aujourd'hui, en France et en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...175 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La directive Habitats et la place des élus dans l'élaboration de la première génération de documents d'objectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9403,51 +9403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débats et controverses autour de Natura 2000 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Deverre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9505,247 +9505,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Strenghts and weakness of participatory approaches to managing biodiversity in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. world Congress of Rural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Trondheim, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels accords autour de la production des documents d’objectifs de la Directive Habitats?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. forum des gestionnaires "La planification de la gestion dans les espaces naturels protégés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Atouts et limites de la concertation dans les dispositifs d’action publique environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. congrès des Conservatoires d’espaces naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Ambleteuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760005v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02758670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle stratégie pour développer un consensus?</w:t>
               </w:r>
@@ -10058,51 +10058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normaliser au nom du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Djama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10172,51 +10172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du réseau Natura 2000 en France : Une politique européenne de conservation de la biodiversité à l'épreuve du terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10299,51 +10299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du réseau Natura 2000 en France : une politique européenne de conservation de la biodiversité à l'épreuve du terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10651,51 +10651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données naturalistes, dispositifs de normalisation et transparence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10733,51 +10733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data producing NGOs confronted with the requirement to professionalise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10815,51 +10815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local governance about nature in France : NGO’s to the test of data transparency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10929,51 +10929,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer autrement la faune sauvage en France. L’élaboration des ORGFSH comme outil de conservation de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11049,51 +11049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scènes locales de concertation autour de la nature. La construction française du réseau Natura 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11348,51 +11348,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natura 2000, le dispositif français à l'épreuve de la réalité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11708,51 +11708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310095v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphandery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160310v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Agn&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23583" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160316v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23382" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272110v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14580" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.163.0587" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10232" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937326v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.042.0202" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3350" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12453" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0011392110372737" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2007.00426.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12S9J8MX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1999.5097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1997.3601" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rural.1991.3313" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25678" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moritz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean.Paul Billaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bockel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850333v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumontier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cattan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501313v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5176" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197986v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1615-normaliser-au-nom-du-developpement-durable.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197963v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com/catalogue/manuel-sociologie-environnement-9778.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Djama" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530291v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833807v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/635?lang=fr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901085v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932329v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Calla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965097v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788800v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153475v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607239v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606834v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606302v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Soudril" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000085v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Sourdril" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190225v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197990v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812503v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756843v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814623v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Atelier Technique Des Espaces Naturels (gip)" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Enseignement Sup&#233;rieur Et de La Recherche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760005v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833372v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758670v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758671v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759910v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197985v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818193v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600380v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apimondia.com/fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606301v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601861v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187684v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828129v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pinton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841539v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larrere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838384v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838599v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Environnement,r&#233;seau Espaces Prot&#233;g&#233;s,paris (fra)" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310095v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphandery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781148v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901151v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160316v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23382" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160310v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Agn&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23583" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14580" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.163.0587" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937326v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10232" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.042.0202" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9282" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3350" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12453" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0011392110372737" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2007.00426.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12S9J8MX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1999.5097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1997.3601" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rural.1991.3313" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25678" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moritz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean.Paul Billaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bockel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850333v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumontier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cattan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501313v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965320v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5176" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197986v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1615-normaliser-au-nom-du-developpement-durable.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197963v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com/catalogue/manuel-sociologie-environnement-9778.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Djama" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530291v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833807v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/635?lang=fr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Calla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901085v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788800v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965097v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786369v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786790v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789368v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606834v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607239v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606302v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Soudril" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000085v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Sourdril" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190225v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197990v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812503v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817585v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814623v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820817v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756843v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Atelier Technique Des Espaces Naturels (gip)" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Enseignement Sup&#233;rieur Et de La Recherche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833372v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758670v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758671v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759910v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197985v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818193v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600380v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apimondia.com/fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606301v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601861v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187684v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828129v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pinton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841539v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larrere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838384v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838599v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Environnement,r&#233;seau Espaces Prot&#233;g&#233;s,paris (fra)" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>