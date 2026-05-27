--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -362,3027 +362,3027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'attention, au coeur du processus d'apprentissage en apiculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Résister à la professionnalisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EspacesTemps.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Butiner la ville ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 206, pp.68-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.23583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160310v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie en apiculture ou la réalisation de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Fortier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 1105</w:t>
+              <w:t xml:space="preserve">, 2021, 1090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes apicoles entre agriculture et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...155 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 206, pp.8-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesrurales.23382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autonomie entre marché, rapport à la nature et production de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Catalina Agnès</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.14580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maîtrise des données, un enjeu majeur pour les associations naturalistes à l’heure de la gouvernance de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 163 (3), pp.587-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.163.0587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naturalist inventories: from practices to government modes. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 206, pp.68-88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.23583⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 2015/1 (195), pp.11-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.10232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inventaires naturalistes : des pratiques aux modes de gouvernement,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les mondes des inventaires naturalistes, 2015/1 (195), pp.11-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937326v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données naturalistes à l'épreuve de la transparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015/1 (195), pp.127-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données sur la nature entre rationalisation et passion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (42), pp.202-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.042.0202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux d'une gestion durable de la faune sauvage. La mise en œuvre des ORGFH en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 327-328, pp.52-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.3350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La trame verte et bleue et ses réseaux : science, acteurs et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.12453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données entre normalisation et territoire : la construction de la trame verte et bleue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (2), 18 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.14580⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00718117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les associations dans le processus de rationalisation des données naturalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfap.163.0587⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (1), pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2011101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local settings and biodiversity: a sociological approach to the implementation of the EC Habitats Directive in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (5), pp.755-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0011392110372737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conservation de la biodiversité : vers la constitution de nouveaux territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Les mondes des inventaires naturalistes, 2015/1 (195), pp.11-26</w:t>
+              <w:t xml:space="preserve">, 2009, 183, pp.129-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les&amp;quot;scènes locales&amp;quot; de la biodiversité : la construction du réseau Natura 2000, en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Deverre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;scènes locales&amp;quot; de la biodiversité : la construction du réseau Natura 2000, en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Deverre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FaçSADe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new approach to wildlife management in France: regional guidelines as tools for the conservation of biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47 (1), pp.42-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9523.2007.00426.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la concertation produit de l’évitement. La mise en œuvre de Natura 2000 en région Nord – Pas-de-Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Online, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions autour des ORGFH : à qui la faune ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 270, 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des savoirs locaux insaisissables ? L'exemple de la tenderie aux grives en Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (3), pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vertus du jardinage d'insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 74, pp.85-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can a territorial policy be based on science alone ? The system for creating the Natura 2000 network in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia Ruralis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41 (3), pp.311-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'efficacité sociale d'une réglementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 252, pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoru.1999.5097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réglementation du ramassage de l’Helix pomatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38, pp.75-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'efficacité sociale d'une réglementation : le cas du ramassage de l'Escargot de Bourgogne, Hélix pomatia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38 (38), pp.75-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'escargot operculé à l'escargot coureur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 39 (1), pp.49-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/jatba.1997.3601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Art de la ruse chez les tendeurs Ardennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnozootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, La Faune Sauvage (53), pp.31-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economie non marchande et lien social, l'affouage en Ardennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 23, pp.87-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épouse dévouée et la femme fantasmatique: Enquête sur la chasse dans les Ardennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 22 (4), pp.490-500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02716195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le taillis contre la futaie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2015/1 (195), pp.127-144</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1991, 121-124, pp.109-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rural.1991.3313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affouage : une pratique en recrudescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.10232⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 5, pp.471-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/25678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...1710 lines deleted...]
-                <w:t xml:space="preserve">Economie non marchande et lien social, l'affouage en Ardennes</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02721773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques traditionnelles et rationalité économique, l'exemple de l'affouage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 23, pp.87-108</w:t>
+              <w:t xml:space="preserve">, 1986, 3, pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...215 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02720608v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02721773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3531,51 +3531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les abeilles ont le bourdon. Etude pluridisciplinaire du commerce et des échanges d'insectes pollinisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3679,51 +3679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3775,51 +3775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du réseau Natura 2000 en France : une politique publique à l'épreuve des scènes locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean.Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,51 +3893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en directive de la nature. De la directive Habitats au réseau Natura 2000, rapport pour le ministère de l’Environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4562,273 +4562,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04501313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réparer les conséquences du productivisme ? Les politiques de la nature en France dans le second XXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des modernisations agricoles aux XXème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-7535-8088-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage de l’apiculture : une éducation de l’attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apiculteurs, nature et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educagri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-89, 2021, 979-10-275-0466-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abeille qui convient : sociologie des pratiques génétiques en apiculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humains et animaux dans les agricultures alternatives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri, pp.251, 2019, Références (Educagri), 979-10-275-0355-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4853,51 +4853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles professionnalisation pour les associations productrices de données ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4935,51 +4935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes, savoirs et pouvoirs dans la production des données naturalistes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5043,51 +5043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scènes locales de la biodiversité : statut, enjeux et cadre d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5172,51 +5172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale : enjeux politiques de la normalisation au nom du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Djama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5379,51 +5379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savoirs locaux dans les dispositifs de gestion de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5474,51 +5474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négociations autour de la biodiversité : la mise en oeuvre de Natura 2000 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les biodiversités. Objets, théories, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2005, 2-271-06338-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5543,51 +5543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local knowledge in nature management schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5638,51 +5638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature en directive : l'exemple du réseau Natura 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6005,234 +6005,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du bon usage à l’accaparement des ressources mellifères. Tensions et éthos en apiculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études ANERCEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANERCEA, Feb 2022, Neuvy-sur-Barangeon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’apiculture dans la plaine des Vosges, Synthèse de l’atelier participatif du 05 avril 2022 à Vittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Calla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l’atelier participatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Vittel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932329v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03901085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apiculture entre agriculture et environnement</w:t>
               </w:r>
@@ -6432,220 +6432,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genèse et construction sociopolitique des catégories « amateurs » et « professionnels » en apiculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international CENS-AISLF « Penser les frontières, passer les frontières »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues de langue- AISLF, Dec 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gouverner la biodiversité par les données : production et normalisation des connaissances naturalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des sociologues et politistes d'INRA-IRSTEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Genèse et construction sociopolitique des catégories « amateurs » et « professionnels » en apiculture</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Alphandery</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international CENS-AISLF « Penser les frontières, passer les frontières »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale des sociologues de langue- AISLF, Dec 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">13. congrès RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6674,168 +6769,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche annuelle Abeilles &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Abeilles &amp; société, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apiculture et diversité des conduites d’élevage : le choix de l’autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche annuelle Abeilles &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apiculture et savoirs du vivant : quelle transmission du savoir en personne?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6851,208 +6946,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Matières à Savoir-faire : Propriété, circulation et Formation des Savoir-Faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Etudes des Techniques, des Connaissances et des Pratiques (cetcopra). FRA., Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions in hives: bees between diversity and standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. congrès RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">13. Conference of the European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la connaissance à l’information : les associations à l’heure des Big data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">formation sur l’utilisation de la base de données SHiNeMas du Réseau Semences Paysannes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of honey bee renewal practices in France: autonomy as a stake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7071,661 +7265,467 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RN 12, Environnement &amp; Society, European Sociological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Sociological Association., Aug 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'injonction à la professionnalisation des associations productrices de données en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">formation sur l’utilisation de la base de données SHiNeMas du Réseau Semences Paysannes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Atelier d’échange des ANR PRIGOUE et GEODD « Les ONG à l’épreuve du néolibéralisme »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2015, Montpellier, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...145 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données naturalistes entre outils de connaissance et instrument de gouvernement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congrès AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Politique (AFSP). FRA., Jun 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transparence en question : controverses autour du droit d'accès et de la mise en visibilité des données naturalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier d’échange des ANR PRIGOUE et GEODD « Les ONG à l’épreuve du néolibéralisme »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2015, Montpellier, France. 9 p</w:t>
+              <w:t xml:space="preserve">séminaire L'exercice du pouvoir dans le gouvernement mondial par les standards : contraintes de la mesure, formes de connaissance et de preuve, façonnement de la personne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agropolis International. FRA., Apr 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturalist data in the test of transparency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturalist's data under the test of transparency - Congress Moutain Observatories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Reno, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations dans le processus de rationalisation des données naturalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École Chercheur "Politiques publiques", INRA-SAE2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606302v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01603438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les conditions de réussite du dialogue territorial ?</w:t>
               </w:r>
@@ -7793,51 +7793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les instruments de connaissance au cœur du projet de trame verte et bleue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Soudril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7875,51 +7875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données à voir sous condition : le processus de normalisation des connaissances naturalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7970,51 +7970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations dans le processus de rationalisation des données naturalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Nature Ethno</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Laboratoire Éco-anthropologie et Ethnobiologie, Paris, FRA., Jun 2012, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8065,51 +8065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12.EASA Biennal Conference, Uncertainty and disquiet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Social Anthropologists (EASA). GBR., Jul 2012, Nanterre, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8147,51 +8147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature quantifiée : les dispositifs de rationalisation des connaissances naturalistes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX.Congrès de l'Association internationale des sociologues de langue française "Penser l'incertain"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF Association Internationale des Sociologues de langue française. Toulouse, FRA., Jul 2012, Rabat, Maroc. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8229,51 +8229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire la biodiversité par les chiffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12.EASA Biennial Conference : Uncertainty and disquiet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Social Anthropologists (EASA). GBR., Jul 2012, Nanterre, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8298,77 +8298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturalist data between network and territory : building ecological network (TVB) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV.European Society for Rural Sociology Congress "Inequality and Diversity in European Rural Areas"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Rural Sociology / Société Européenne de Sociologie Rurale (ESRS). INT., Aug 2011, Chania, Greece. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8406,51 +8406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rationalisation des données naturalistes : lutte ou partage des connaissances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1.Congrès AFEA : Connaissances no(s) limit(es)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d’Ethnologie et d’Anthropologie (AFEA). Paris, FRA., Sep 2011, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8538,208 +8538,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux d'une gestion durable de la faune sauvage. La mise en oeuvre des ORGFH en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SFER : Chasse, territoires et développement durable. Outils d'analyse, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Mar 2008, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A l'aune de la trame verte et bleue, quels enseignements tirer de la mise en oeuvre de la directive Habitats en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Trame verte, trame bleue Les continuités de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Régionale pour la Nature et la Biodiversité en Île-de-France (Natureparif). Paris, FRA., Apr 2009, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardizing production of biodiversity data in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8777,51 +8777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actors and issues in the standardization of naturalist field data in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8872,51 +8872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaborer des normes au nom de la conservation de la biodiversité : la mise en oeuvre de la directive Habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9043,316 +9043,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La contestation de Natura 2000 par le &amp;quot;groupe des neuf&amp;quot; : une forme d'agrarisme anti-environnemental dans les campagnes françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23. Colloque de l'Association des ruralistes français. Agrariens et agrarismes, hier et aujourd'hui, en France et en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rationaliser la production des données sur la nature au nom du développement durable. Vers une recomposition du secteur associatif?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instituer le développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lille, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les scènes locales de la biodiversité : approche sociologique d'une politique de la nature, la directive Habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Societe Francaise d'Economie Rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées INRA-SFER de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La directive Habitats et la place des élus dans l'élaboration de la première génération de documents d'objectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9403,51 +9403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débats et controverses autour de Natura 2000 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Deverre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9505,247 +9505,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atouts et limites de la concertation dans les dispositifs d’action publique environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. congrès des Conservatoires d’espaces naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Ambleteuse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Strenghts and weakness of participatory approaches to managing biodiversity in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. world Congress of Rural Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels accords autour de la production des documents d’objectifs de la Directive Habitats?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. forum des gestionnaires "La planification de la gestion dans les espaces naturels protégés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758670v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02760005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle stratégie pour développer un consensus?</w:t>
               </w:r>
@@ -10058,51 +10058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normaliser au nom du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Djama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10172,51 +10172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du réseau Natura 2000 en France : Une politique européenne de conservation de la biodiversité à l'épreuve du terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10299,51 +10299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du réseau Natura 2000 en France : une politique européenne de conservation de la biodiversité à l'épreuve du terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10651,51 +10651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données naturalistes, dispositifs de normalisation et transparence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10733,51 +10733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data producing NGOs confronted with the requirement to professionalise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10815,51 +10815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local governance about nature in France : NGO’s to the test of data transparency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10929,51 +10929,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer autrement la faune sauvage en France. L’élaboration des ORGFSH comme outil de conservation de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11049,51 +11049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scènes locales de concertation autour de la nature. La construction française du réseau Natura 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11348,51 +11348,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natura 2000, le dispositif français à l'épreuve de la réalité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alphandéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11708,51 +11708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310095v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphandery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781148v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901151v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272110v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160316v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23382" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160310v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Agn&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23583" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14580" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.163.0587" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937326v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10232" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.042.0202" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718117v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9282" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000211v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3350" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12453" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0011392110372737" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2007.00426.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12S9J8MX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1999.5097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1997.3601" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rural.1991.3313" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25678" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moritz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean.Paul Billaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bockel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850333v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumontier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cattan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501313v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965320v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5176" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197986v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1615-normaliser-au-nom-du-developpement-durable.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197963v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com/catalogue/manuel-sociologie-environnement-9778.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Djama" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530291v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833807v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/635?lang=fr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Calla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901085v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788800v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965097v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786369v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786790v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789368v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606834v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607239v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606302v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Soudril" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000085v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Sourdril" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190225v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197990v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812503v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817585v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814623v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820817v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756843v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Atelier Technique Des Espaces Naturels (gip)" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Enseignement Sup&#233;rieur Et de La Recherche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833372v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758670v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758671v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759910v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197985v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818193v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600380v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apimondia.com/fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606301v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601861v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187684v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828129v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pinton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841539v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larrere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838384v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838599v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Environnement,r&#233;seau Espaces Prot&#233;g&#233;s,paris (fra)" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14clo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310095v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphandery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160310v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Agn&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23583" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272110v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.23382" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14580" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.163.0587" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10232" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937326v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.042.0202" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3350" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12453" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939829v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0011392110372737" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9523.2007.00426.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12S9J8MX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660005v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1999.5097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695759v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1997.3601" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rural.1991.3313" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721773v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25678" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonjour-Dalmon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moritz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean.Paul Billaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bockel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843223v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850333v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumontier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mermet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cattan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855317v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501313v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03286673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5176" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educagri.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197986v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1615-normaliser-au-nom-du-developpement-durable.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197963v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Pinton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulaval.com/catalogue/manuel-sociologie-environnement-9778.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Djama" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530291v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833807v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/635?lang=fr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04310057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901085v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932329v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Calla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965097v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788800v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790733v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153475v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786369v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607239v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606834v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603438v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606302v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000098v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Soudril" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000085v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Sourdril" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190225v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197990v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812503v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197991v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817585v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756843v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814623v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Societe Francaise d'Economie Rurale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Atelier Technique Des Espaces Naturels (gip)" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Enseignement Sup&#233;rieur Et de La Recherche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760005v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833372v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758670v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758671v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759910v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197985v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818193v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600380v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apimondia.com/fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606301v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601861v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187684v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828129v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pinton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841539v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Larrere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838384v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838599v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Environnement,r&#233;seau Espaces Prot&#233;g&#233;s,paris (fra)" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>