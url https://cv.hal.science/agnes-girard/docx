--- v0 (2026-04-08)
+++ v1 (2026-05-03)
@@ -1914,234 +1914,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toutes mes publications dans ProdInra en quelques clics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryse Corvaisier</w:t>
+                <w:t xml:space="preserve">Des technologies sémantiques pour l'information scientifique et technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Frédoc 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210468v1</w:t>
+                <w:t xml:space="preserve">hal-02805803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des technologies sémantiques pour l'information scientifique et technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Nédellec</w:t>
+                <w:t xml:space="preserve">Toutes mes publications dans ProdInra en quelques clics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frédoc 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Aussois, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805803v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3828,51 +3828,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t>
+                <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
@@ -3904,97 +3904,97 @@
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRAE. 2020, 112 p</w:t>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934505v2</w:t>
+                <w:t xml:space="preserve">hal-02986866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t>
+                <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
@@ -4026,73 +4026,73 @@
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986866v1</w:t>
+                <w:t xml:space="preserve">hal-02934505v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes de conduite des expertises et des études scientifiques collectives menée pour éclairer les politiques et le débat publics</w:t>
               </w:r>
@@ -4793,51 +4793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A9ECA89"/>
+    <w:nsid w:val="CB6688E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5024,51 +5024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1840-584X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art03" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2543" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Corvaisier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210468v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Touze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne T&#226;che" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648185v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barzman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799850v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1840-584X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art03" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2543" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Corvaisier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Touze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne T&#226;che" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648185v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barzman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799850v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>