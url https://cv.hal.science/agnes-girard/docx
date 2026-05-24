--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -194,299 +194,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MilkOligoThesaurus, a dataset of mammalian milk oligosaccharide synonyms</w:t>
+                <w:t xml:space="preserve">Révéler et valoriser vos données avec le thésaurus INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fenaille</w:t>
+                <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sonia Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54, pp.110404. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552648v1</w:t>
+                <w:t xml:space="preserve">hal-04843455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler et valoriser vos données avec le thésaurus INRAE</w:t>
+                <w:t xml:space="preserve">MilkOligoThesaurus, a dataset of mammalian milk oligosaccharide synonyms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Aubin</w:t>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bernard</w:t>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Bravo</w:t>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Cadiou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Girard</w:t>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843455v1</w:t>
+                <w:t xml:space="preserve">hal-04552648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité des aliments d’origine animale : enseignements d’une expertise scientifique collective</w:t>
               </w:r>
@@ -872,329 +872,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La revue INRA Productions Animales dans la production scientifique en élevage et sciences animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Andro</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.87-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263853v1</w:t>
+                <w:t xml:space="preserve">hal-02315856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La revue INRA Productions Animales dans la production scientifique en élevage et sciences animales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Baumont</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (2), pp.87-94. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315856v1</w:t>
+                <w:t xml:space="preserve">hal-02263853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la production scientifique d'un département de recherche : construction d'une ressource termino-ontologique par des documentalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktoria Golik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1236,51 +1236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triphase : co-construction d'une ressource termino-ontologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1344,51 +1344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1461,51 +1461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des professionnels de l'information scientifique et technique dans l'expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1851,51 +1851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TriPhase : co-construction IST - recherche MIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutions de la recherche et impacts pour l'IST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Magny-Le-Hongre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1914,234 +1914,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des technologies sémantiques pour l'information scientifique et technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Toutes mes publications dans ProdInra en quelques clics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frédoc 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Aussois, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805803v1</w:t>
+                <w:t xml:space="preserve">hal-01210468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toutes mes publications dans ProdInra en quelques clics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Des technologies sémantiques pour l'information scientifique et technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Frédoc 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210468v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2159,90 +2159,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le thésaurus INRAE : une ressource terminologique pour l’interopérabilité sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2731,90 +2731,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique d’indexation avec le thésaurus INRAE dans HAL INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Tâche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2862,51 +2862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie secrète des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3117,64 +3117,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk oligosaccharide patterns in mammalian species: a scoping review protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3267,51 +3267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training and Workshop: « Scientific Information in a collective scientific assessment »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lelievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3398,51 +3398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRAE DEPE. 2023, 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3462,393 +3462,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de conduite des expertises scientifiques collectives et des études en éclairage des politiques et du débat publics (version 2 – Novembre 2021)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020. Résumé du volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Dashkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE DEPE. 2021, 63 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373922v1</w:t>
+                <w:t xml:space="preserve">hal-03250597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020, Volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Barbier</w:t>
+                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Richard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Bethinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 52 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des 44 opérations d’expertise scientifique collective, d’étude et de prospective réalisées par l’Inra de 2000 à 2020. Résumé du volume 1 : analyse textuelle des résumés, INRAE (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principes de conduite des expertises scientifiques collectives et des études en éclairage des politiques et du débat publics (version 2 – Novembre 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Dashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021, 8 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE DEPE. 2021, 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250597v1</w:t>
+                <w:t xml:space="preserve">hal-03373922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t>
               </w:r>
@@ -4130,51 +4130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Barzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4194,271 +4194,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
+                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslav Batka</w:t>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Beldame</w:t>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t>
+              <w:t xml:space="preserve">[0] auto-saisine. 2016, 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608700v1</w:t>
+                <w:t xml:space="preserve">hal-01595470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Synthèse de l’expertise scientifique collective</w:t>
+                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">Miroslav Batka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+                <w:t xml:space="preserve">Diane Beldame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] auto-saisine. 2016, 127 p</w:t>
+              <w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595470v1</w:t>
+                <w:t xml:space="preserve">hal-01608700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les flux d’azote liés aux élevages : réduire les pertes, rétablir les équilibres</w:t>
               </w:r>
@@ -4624,51 +4624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Frappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4793,51 +4793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB6688E4"/>
+    <w:nsid w:val="CE73EA1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5024,51 +5024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1840-584X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art03" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2543" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Corvaisier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Touze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne T&#226;che" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648185v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barzman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799850v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1840-584X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843455v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art03" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03029648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00650-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2543" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Corvaisier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Guillaume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470014000247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210468v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Touze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Aarts" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3898-reduire-les-pertes-d-azote-dans-l-elevage.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346940v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne T&#226;che" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648185v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lelievre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250589v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373922v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barzman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799850v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>