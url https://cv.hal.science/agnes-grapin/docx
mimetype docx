--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1873,325 +1873,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of Pelargonium apices by droplet-vitrification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryopreservation of Pelargonium apices by droplet-vitrification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Gallard</w:t>
+                <w:t xml:space="preserve">B. Panis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart Panis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rony Swennen</w:t>
+                <w:t xml:space="preserve">R. Swennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryo Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 29 (3), pp.243-251</w:t>
+              <w:t xml:space="preserve">, 2008, 29 (3), pp.243-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664931v1</w:t>
+                <w:t xml:space="preserve">hal-00729848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of Pelargonium apices by droplet-vitrification.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gallard</w:t>
+                <w:t xml:space="preserve">Cryopreservation of Pelargonium apices by droplet-vitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Panis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Dorion</w:t>
+                <w:t xml:space="preserve">Noëlle Dorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Swennen</w:t>
+                <w:t xml:space="preserve">Rony Swennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryo Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 29 (3), pp.243-51</w:t>
+              <w:t xml:space="preserve">, 2008, 29 (3), pp.243-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729848v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryopreservation at the 'Institut National d'Horticulture' of Angers: past, present and future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Dorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Horticultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (4), pp.255-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2484,182 +2484,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conservation et la connaissance des ressources génétiques d'espèces végétales cultivées: un enjeu pour l'agriculture et un défi pour les acteurs</w:t>
+                <w:t xml:space="preserve">Attempts ro eradicate two Pelargonium viruses (PFBV and PLPV) by Meristem Culture and shoot-tip cryotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+                <w:t xml:space="preserve">A. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pitrat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M-Christin Brand-Daunay</w:t>
+                <w:t xml:space="preserve">R. Filmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ressources génétiques face aux nouveaux enjeux environnementaux économiques et sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">First International Symposium on Cryoconservation in Hort. Species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2011, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189505v1</w:t>
+                <w:t xml:space="preserve">hal-01607647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryopreservation of Pelargonium species: a comparative study of encapsulation-dehydration and droplet-vitrification protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2687,307 +2687,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIII International Horticultural Congress on Science and Horticulture for People (IHC2010): III International Symposium on Plant Genetic Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lisbonne, Portugal. pp.131-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempts ro eradicate two Pelargonium viruses (PFBV and PLPV) by Meristem Culture and shoot-tip cryotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gaillard</w:t>
+                <w:t xml:space="preserve">Attempts to eradicate two Pelargonium viruses (PFBV and PLPV) by meristem culture and shoot-tip cryotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Dorion</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Filmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Symposium on Cryoconservation in Hort. Species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2011, NA, France</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Cryopreservation in Horticultural Species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Leuven (BE), Belgium. pp.385-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607647v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempts to eradicate two Pelargonium viruses (PFBV and PLPV) by meristem culture and shoot-tip cryotherapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Mallet</w:t>
+                <w:t xml:space="preserve">La conservation et la connaissance des ressources génétiques d'espèces végétales cultivées: un enjeu pour l'agriculture et un défi pour les acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Coquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Filmon</w:t>
+                <w:t xml:space="preserve">M-Christin Brand-Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Cryopreservation in Horticultural Species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Leuven (BE), Belgium. pp.385-390</w:t>
+              <w:t xml:space="preserve">Les ressources génétiques face aux nouveaux enjeux environnementaux économiques et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841718v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryopreservation of Pelargonium Species: a Comparative Study of Encapsulation-Dehydration and Droplet-Vitrification Protocols</w:t>
               </w:r>
@@ -3068,51 +3068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attempts to eradicate two Pelargonium viruses (PFBV and PLPV) by meristem culture and shoot-tip cryotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3120,51 +3120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Filmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I International Symposium on Cryopreservation in Horticultural Species</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Louvain, Belgium. pp.385-390</w:t>
@@ -3383,51 +3383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histo-cytological changes in Pelargonium apices during the cryopreservation process: Effect of the osmotic agent chosen for the preculture step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Dorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3635,51 +3635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conservation et connaissance des ressources génétiques d’espèces végétales cultivées : un enjeu pour l’agriculture et un défi pour les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3831,51 +3831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.R.J. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.T. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Revilla Bahillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3942,77 +3942,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for in vitro propagation of Pelargonium x hortorum and others : from meristems to protoplasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Dorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ben Jouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anber Hassanein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4108,90 +4108,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conservation et la connaissance des ressources génétiques d'espèces végétales cultivées : un enjeu pour l'agriculture et un défi pour les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie- Christine Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4395,51 +4395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grapin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tirard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.312.0171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Oghin&#259;-Pavie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/dynamis.v44i2.31694" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rouinsard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.110115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02913880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grapin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1234.29" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthelot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2016.06.030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399109v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Liorzou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pernet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubin Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw269" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Le Besnerais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-013-0400-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tcherkez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamothe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02241.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gaillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dorion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Jouira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassanein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nassour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-114-1_19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lamothe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gallard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Panis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Dorion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Swennen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Panis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swennen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Engelmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balsemin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barreneche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2831/10956" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coquin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christin Brand-Daunay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hummer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Filmon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filmon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lynch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escoute" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Verdeil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Verdeil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escoute" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02913148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Marie-Magdelaine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Clotault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitrat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balfourier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Daunay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R.J. Keller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Lynch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revilla Bahillo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824203v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Jouira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anber Hassanein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Nassour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Christine Daunay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grapin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tirard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.312.0171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Oghin&#259;-Pavie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/dynamis.v44i2.31694" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rouinsard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.110115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02913880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grapin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1234.29" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthelot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2016.06.030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399109v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Liorzou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pernet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubin Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw269" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Le Besnerais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-013-0400-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tcherkez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamothe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02241.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gaillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dorion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Jouira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassanein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nassour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-114-1_19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lamothe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Panis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swennen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gallard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Panis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Dorion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Swennen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Engelmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balsemin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barreneche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2831/10956" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Filmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283824v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hummer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filmon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coquin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christin Brand-Daunay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lynch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escoute" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Verdeil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Verdeil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escoute" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02913148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Marie-Magdelaine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Clotault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitrat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balfourier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Daunay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R.J. Keller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Lynch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revilla Bahillo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824203v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Jouira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anber Hassanein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Nassour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Christine Daunay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>