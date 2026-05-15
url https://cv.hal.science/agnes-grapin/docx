--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -1013,308 +1013,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 13C/12C isotopic signal of day-respired CO2 in variegated leaves of Pelargonium × hortorum</w:t>
+                <w:t xml:space="preserve">PFBV and PLPV in Pelargonium apices: cryotherapy efficiency and virus immunolocalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tcherkez</w:t>
+                <w:t xml:space="preserve">A. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mauve</w:t>
+                <w:t xml:space="preserve">R. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lamothe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Le Bras</w:t>
+                <w:t xml:space="preserve">M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cryo Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.111-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729319v1</w:t>
+                <w:t xml:space="preserve">hal-00729260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFBV and PLPV in Pelargonium apices: cryotherapy efficiency and virus immunolocalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 13C/12C isotopic signal of day-respired CO2 in variegated leaves of Pelargonium × hortorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tcherkez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gallard</w:t>
+                <w:t xml:space="preserve">C. Mauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Chevalier</w:t>
+                <w:t xml:space="preserve">M. Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryo Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (2), pp.270-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02241.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729260v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited elimination of two viruses by cryotherapy of Pelargonium apices related to virus distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1365,77 +1365,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited elimination of two viruses by cryotherapy of pelargonium apices related to virus distribution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1499,51 +1499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Jouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hassanein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1751,51 +1751,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (2), pp.270-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02241.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1873,325 +1873,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of Pelargonium apices by droplet-vitrification.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryopreservation of Pelargonium apices by droplet-vitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Panis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Dorion</w:t>
+                <w:t xml:space="preserve">Anthony Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Swennen</w:t>
+                <w:t xml:space="preserve">Bart Panis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Dorion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Swennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryo Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 29 (3), pp.243-51</w:t>
+              <w:t xml:space="preserve">, 2008, 29 (3), pp.243-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729848v1</w:t>
+                <w:t xml:space="preserve">hal-02664931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of Pelargonium apices by droplet-vitrification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bart Panis</w:t>
+                <w:t xml:space="preserve">Cryopreservation of Pelargonium apices by droplet-vitrification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Dorion</w:t>
+                <w:t xml:space="preserve">B. Panis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rony Swennen</w:t>
+                <w:t xml:space="preserve">R. Swennen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryo Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 29 (3), pp.243-251</w:t>
+              <w:t xml:space="preserve">, 2008, 29 (3), pp.243-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664931v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryopreservation at the 'Institut National d'Horticulture' of Angers: past, present and future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Dorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Horticultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (4), pp.255-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2484,566 +2484,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempts ro eradicate two Pelargonium viruses (PFBV and PLPV) by Meristem Culture and shoot-tip cryotherapy</w:t>
+                <w:t xml:space="preserve">La conservation et la connaissance des ressources génétiques d'espèces végétales cultivées: un enjeu pour l'agriculture et un défi pour les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Mallet</w:t>
+                <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Filmon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Dorion</w:t>
+                <w:t xml:space="preserve">Michel Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Coquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-Christin Brand-Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Symposium on Cryoconservation in Hort. Species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2011, NA, France</w:t>
+              <w:t xml:space="preserve">Les ressources génétiques face aux nouveaux enjeux environnementaux économiques et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607647v1</w:t>
+                <w:t xml:space="preserve">hal-01189505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of Pelargonium species: a comparative study of encapsulation-dehydration and droplet-vitrification protocols</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Attempts to eradicate two Pelargonium viruses (PFBV and PLPV) by meristem culture and shoot-tip cryotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dorion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Filmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII International Horticultural Congress on Science and Horticulture for People (IHC2010): III International Symposium on Plant Genetic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lisbonne, Portugal. pp.131-137</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Cryopreservation in Horticultural Species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Leuven (BE), Belgium. pp.385-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283824v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempts to eradicate two Pelargonium viruses (PFBV and PLPV) by meristem culture and shoot-tip cryotherapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Attempts ro eradicate two Pelargonium viruses (PFBV and PLPV) by Meristem Culture and shoot-tip cryotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Filmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dorion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Filmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Cryopreservation in Horticultural Species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Leuven (BE), Belgium. pp.385-390</w:t>
+              <w:t xml:space="preserve">First International Symposium on Cryoconservation in Hort. Species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2011, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841718v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conservation et la connaissance des ressources génétiques d'espèces végétales cultivées: un enjeu pour l'agriculture et un défi pour les acteurs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryopreservation of Pelargonium species: a comparative study of encapsulation-dehydration and droplet-vitrification protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-Christin Brand-Daunay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Hummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ressources génétiques face aux nouveaux enjeux environnementaux économiques et sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXVIII International Horticultural Congress on Science and Horticulture for People (IHC2010): III International Symposium on Plant Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lisbonne, Portugal. pp.131-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189505v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryopreservation of Pelargonium Species: a Comparative Study of Encapsulation-Dehydration and Droplet-Vitrification Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIII IHC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Lisbonne (PO), Portugal. pp.131-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3068,103 +3068,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attempts to eradicate two Pelargonium viruses (PFBV and PLPV) by meristem culture and shoot-tip cryotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Filmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I International Symposium on Cryopreservation in Horticultural Species</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Louvain, Belgium. pp.385-390</w:t>
@@ -3193,51 +3193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic study of cellular events during cryopreservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Escoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3383,51 +3383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histo-cytological changes in Pelargonium apices during the cryopreservation process: Effect of the osmotic agent chosen for the preculture step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Dorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3635,51 +3635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conservation et connaissance des ressources génétiques d’espèces végétales cultivées : un enjeu pour l’agriculture et un défi pour les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3831,51 +3831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.R.J. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.T. Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Revilla Bahillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3942,77 +3942,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for in vitro propagation of Pelargonium x hortorum and others : from meristems to protoplasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Dorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Ben Jouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anber Hassanein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4108,90 +4108,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conservation et la connaissance des ressources génétiques d'espèces végétales cultivées : un enjeu pour l'agriculture et un défi pour les acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Geoffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Coquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie- Christine Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4395,51 +4395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grapin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tirard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.312.0171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Oghin&#259;-Pavie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/dynamis.v44i2.31694" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rouinsard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.110115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02913880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grapin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1234.29" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthelot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2016.06.030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399109v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Liorzou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pernet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubin Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw269" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Le Besnerais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-013-0400-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tcherkez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamothe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02241.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gaillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dorion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Jouira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassanein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nassour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-114-1_19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lamothe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Panis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swennen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gallard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Panis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Dorion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Swennen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Engelmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balsemin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barreneche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2831/10956" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Filmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283824v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hummer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filmon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coquin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christin Brand-Daunay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lynch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escoute" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Verdeil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Verdeil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escoute" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02913148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Marie-Magdelaine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Clotault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitrat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balfourier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Daunay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R.J. Keller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Lynch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revilla Bahillo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824203v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Jouira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anber Hassanein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Nassour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Christine Daunay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grapin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tirard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.312.0171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Oghin&#259;-Pavie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/dynamis.v44i2.31694" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rouinsard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.110115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02913880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyader" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grapin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1234.29" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chevreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthelot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Bras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2016.06.030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399109v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Liorzou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pernet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubin Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw269" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Le Besnerais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-013-0400-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tcherkez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamothe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02241.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gaillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729576v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dorion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Jouira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassanein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nassour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-114-1_19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mauve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lamothe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gallard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Panis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Dorion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Swennen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Panis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swennen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00920356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Engelmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balsemin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barreneche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2831/10956" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Geoffriau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coquin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-Christin Brand-Daunay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filmon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Filmon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283824v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hummer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lynch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mallet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escoute" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Verdeil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Verdeil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escoute" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02913148v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Marie-Magdelaine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Clotault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitrat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balfourier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Daunay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R.J. Keller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Lynch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revilla Bahillo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824203v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Jouira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anber Hassanein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Nassour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Christine Daunay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>