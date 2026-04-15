--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -430,369 +430,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse d’un incident en classe: Analyse croisée, didactique et sociologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages numériques domestiques et réussite scolaire. Le rôle de la socialisation familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Coasne</w:t>
+                <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11nxw⟩</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.12427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587832v1</w:t>
+                <w:t xml:space="preserve">hal-04631539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages numériques domestiques et réussite scolaire. Le rôle de la socialisation familiale</w:t>
+                <w:t xml:space="preserve">Être élève, être enseignant à l’ère numérique : entre avancées égalitaires et inégalités nouvelles. Edito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mell</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ree.12427⟩</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.12298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631539v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être élève, être enseignant à l’ère numérique : entre avancées égalitaires et inégalités nouvelles. Edito</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genèse d’un incident en classe: Analyse croisée, didactique et sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Plantard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Loquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 55, </w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.89-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ree.12298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11nxw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505359v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages hors la classe et loisirs à l’ère numérique. Les stratégies des adolescents.</w:t>
               </w:r>
@@ -968,51 +968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire est-il rentable scolairement ? Lectures traditionnelles, lectures numériques et réussite scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (3), pp.243-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1561,51 +1561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les devoirs à la maison en classe de 5e. Quelles modalités de travail et quelles logiques d’action pour quels résultats scolaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 211 (2), pp.63-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2405,51 +2405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures adolescentes, rapport aux savoirs et à la culture scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RUNED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Recherche sur les Usages du Numérique en Education, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2606,241 +2606,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les inégalités éducatives par le territoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Audren</w:t>
+                <w:t xml:space="preserve">Dynamiques familiales autour des pratiques d'écrans des adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de l'axe 1 "inégalités éducatives" du RT éducation du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">XXIème Congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383542v1</w:t>
+                <w:t xml:space="preserve">hal-05383551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l'acculturation scientifique des jeunes enfants à l'éducation à l'environnement et au développement durable (EDD). Conceptions initiales d'enfants de cinq ans sur la décomposition de la matière dans les composteurs, et influence des pratiques parentales de compostage sur la compréhension des concepts scientifiques en jeu</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+                <w:t xml:space="preserve">Appréhender les inégalités éducatives par le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CY Cergy Paris Université, 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude de l'axe 1 "inégalités éducatives" du RT éducation du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481631v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptions initiales d’enfants de cinq ans sur la décomposition de la matière organique. Influence des pratiques de compostage à la maison sur la compréhension des concepts scientifiques en jeu.</w:t>
+                <w:t xml:space="preserve">Contribution de l'acculturation scientifique des jeunes enfants à l'éducation à l'environnement et au développement durable (EDD). Conceptions initiales d'enfants de cinq ans sur la décomposition de la matière dans les composteurs, et influence des pratiques parentales de compostage sur la compréhension des concepts scientifiques en jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marchal Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
@@ -2858,168 +2845,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Rencontres scientifiques de l’ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDiST, 2021, Bruxelles, Belgique. pp.165-174</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université, 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229628v1</w:t>
+                <w:t xml:space="preserve">hal-03481631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques familiales autour des pratiques d'écrans des adolescents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Fontar</w:t>
+                <w:t xml:space="preserve">Conceptions initiales d’enfants de cinq ans sur la décomposition de la matière organique. Influence des pratiques de compostage à la maison sur la compréhension des concepts scientifiques en jeu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marchal Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème Congrès international des sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">11èmes Rencontres scientifiques de l’ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDiST, 2021, Bruxelles, Belgique. pp.165-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383551v1</w:t>
+                <w:t xml:space="preserve">hal-03229628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation culturelle des adolescent.e.s : la construction des activités de loisirs culturelles, artistiques, numériques, entre politiques publiques, conditions de vie et expérience individuelle.</w:t>
               </w:r>
@@ -3271,1033 +3271,1033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques numériques juvéniles à la maison. Table ronde.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lectures adolescentes et culture scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Village numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Rennes; Halle Martenot, Feb 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Marsouin Digital Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS M@rsouin, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170757v1</w:t>
+                <w:t xml:space="preserve">hal-02160195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures adolescentes et culture scolaire. Une sensible recomposition par le numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etats des recherches en Bretagne sur le numérique et les inégalités : approche socio-anthropologique et communicationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international LINSEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LINSEC, Jun 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Conférence pour l'Inspection Générale de l'Education Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGEN; Carré Suffren, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160179v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence From Home In Preschool Children's Knowledge And Practices Of Household Waste Management In The Context Of Composting In France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+                <w:t xml:space="preserve">Devoirs à la maison et internet. Les élèves de 5ème entre subordination à la forme scolaire et recherche de médiatio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Conférence M@rsouin Société numérique, Digital Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272942v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etats des recherches en Bretagne sur le numérique et les inégalités : approche socio-anthropologique et communicationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence pour la DNE aux rencontres de l'ORME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ORME; Palais du Faro, Apr 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devoirs à la maison et internet. Les élèves de 5ème entre subordination à la forme scolaire et recherche de médiatio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
+                <w:t xml:space="preserve">Influence From Home In Preschool Children's Knowledge And Practices Of Household Waste Management In The Context Of Composting In France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marchal Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence M@rsouin Société numérique, Digital Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">ECER 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530117v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures adolescentes et culture scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les devoirs à la maison. Pratiques et attitudes de collégiens de 5ème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marsouin Digital Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS M@rsouin, May 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">8ème congrès de l’AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160195v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etats des recherches en Bretagne sur le numérique et les inégalités : approche socio-anthropologique et communicationnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Plantard</w:t>
+                <w:t xml:space="preserve">« Les ressorts de la pratique des CPE. De l'incorporation des normes réglementaires à la construction de styles professionnels pluriels »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouju- Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence pour l'Inspection Générale de l'Education Nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGEN; Carré Suffren, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">congrès international de l'AREF 2019 Céline Chauvigné, Loïc Clavier, Anne Bouju- Goujon, Agnès Grimault-Leprince, Jean-Pierre Le Ménahèze, (2019) AREF Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345779v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les devoirs à la maison. Pratiques et attitudes de collégiens de 5ème</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
+                <w:t xml:space="preserve">Les pratiques numériques juvéniles à la maison. Table ronde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème congrès de l’AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Village numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Rennes; Halle Martenot, Feb 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530106v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les ressorts de la pratique des CPE. De l'incorporation des normes réglementaires à la construction de styles professionnels pluriels »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lectures adolescentes et culture scolaire. Une sensible recomposition par le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bouju- Goujon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès international de l'AREF 2019 Céline Chauvigné, Loïc Clavier, Anne Bouju- Goujon, Agnès Grimault-Leprince, Jean-Pierre Le Ménahèze, (2019) AREF Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international LINSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LINSEC, Jun 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303492v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : La recherche est-elle nécessaire pour être un bon professionnel de l’éducation ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques juvéniles numériques hors du temps scolaire et parcours éducatifs. Premiers résultats d'une enquête sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rey</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel INSPE de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE - UBO, Jun 2018, Guidel, France</w:t>
+              <w:t xml:space="preserve">Séminaire Enjeux Educatifs des Pratiques Juvéniles Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, Jun 2018, Rennes, France. https://linsec.sciencesconf.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538471v1</w:t>
+                <w:t xml:space="preserve">hal-02160281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques juvéniles numériques hors du temps scolaire et parcours éducatifs. Premiers résultats d'une enquête sociologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table ronde : La recherche est-elle nécessaire pour être un bon professionnel de l’éducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mell</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Enjeux Educatifs des Pratiques Juvéniles Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD, Jun 2018, Rennes, France. https://linsec.sciencesconf.org</w:t>
+              <w:t xml:space="preserve">Séminaire annuel INSPE de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE - UBO, Jun 2018, Guidel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160281v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience lycéenne des élèves à faible réseau amical. Analyses à partir d'une enquête par questionnaire sur le bien(mal)-être des lycéens.</w:t>
               </w:r>
@@ -4391,51 +4391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques numériques des élèves et autonomisation (Projet e-FRAN Idée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4549,234 +4549,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens entre les caractéristiques socio-scolaires des adolescents, leurs pratiques culturelles et leurs loisirs : déterminants individuels et contextuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genèses et formes des régulations parentales des pratiques sociales et culturelles des adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Piquée</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Inégalités éducatives et espaces de vie</w:t>
+              <w:t xml:space="preserve">Inégalités éducatives et espaces de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692728v1</w:t>
+                <w:t xml:space="preserve">hal-01217950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèses et formes des régulations parentales des pratiques sociales et culturelles des adolescents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les liens entre les caractéristiques socio-scolaires des adolescents, leurs pratiques culturelles et leurs loisirs : déterminants individuels et contextuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inégalités éducatives et espaces de vie</w:t>
+              <w:t xml:space="preserve">Colloque International Inégalités éducatives et espaces de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217950v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR INEDUC: présentation et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4840,51 +4840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Piquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès de l’Association française de sociologie « Les dominations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5092,64 +5092,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre élève, être enseignant à l'ère numérique : entre avancées égalitaires et inégalités nouvelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55, 2024, Revue Recherche en éducation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5273,51 +5273,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5326,51 +5326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités territoriales d'éducation. Approches sociologiques et géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5406,517 +5406,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The High School Experience. Between School, Peers and Parental Expectations.</w:t>
+                <w:t xml:space="preserve">Les inégalités territoriales d’éducation. Approches sociologiques et géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Martin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child’s Well-Being at School: A Social Problem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions d’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978-2-271-16054-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15wgb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398802v1</w:t>
+                <w:t xml:space="preserve">hal-05567111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation des pratiques de loisirs des adolescent.e.s : de l'influence des caractéristiques socio-scolaires et des espaces de vie à la singularité des pratiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The High School Experience. Between School, Peers and Parental Expectations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Diter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescent.e.s des champs, adolescent.e.s des villes. La construction spatiale des inégalités éducatives.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Child’s Well-Being at School: A Social Problem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUR</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02170753v1</w:t>
+                <w:t xml:space="preserve">hal-04398802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens entre la scolarité des adolescents, leur contexte de vie et leurs usages du numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Différenciation des pratiques de loisirs des adolescent.e.s : de l'influence des caractéristiques socio-scolaires et des espaces de vie à la singularité des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Danic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">I. Danic; M. Hardouin; R. Keerle; P. Plantard; O. David. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Danic, Magali Hardouin, Régis Keerle, Pascal Plantard et Olivier David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescent.e.s des champs, adolescent.e.s des villes. La construction spatiale des inégalités éducatives</w:t>
+              <w:t xml:space="preserve">Adolescent.e.s des champs, adolescent.e.s des villes. La construction spatiale des inégalités éducatives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-117, 2022, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUR</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.147652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514609v1</w:t>
+                <w:t xml:space="preserve">hal-02170753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les liens entre la scolarité des adolescents, leur contexte de vie et leurs usages du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Fontar B.,; Grimault-Leprince A.,; Le Mentec M.; David O. </w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Danic; M. Hardouin; R. Keerle; P. Plantard; O. David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces de construction des inégalités éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Adolescent.e.s des champs, adolescent.e.s des villes. La construction spatiale des inégalités éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.62-77, 2022, 978-2-7535-8488-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05136481v1</w:t>
+                <w:t xml:space="preserve">hal-02514609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
@@ -5931,96 +5936,208 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Danic I., Le Mentec M.,; Fontar B.,; Grimault-Leprince A.,; David O. </w:t>
+              <w:t xml:space="preserve">Fontar B.,; Grimault-Leprince A.,; Le Mentec M.; David O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de construction des inégalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2019</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05136494v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05136481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Danic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danic I., Le Mentec M.,; Fontar B.,; Grimault-Leprince A.,; David O. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces de construction des inégalités éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05136494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élève et citoyen : des statuts inconciliables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6030,74 +6147,74 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Haeberli; Maria Pagoni; Olivier Maulini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La participation des élèves : effet de mode ou nécessité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-143, 2017, Enfance éducation et société, 9782140049965, 2140049969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05136975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6107,255 +6224,255 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment penser la circulation des savoirs entre les sphères familiales, de loisirs et scolaire pour les adolescents ? Note d'expert pour la conférence de consensus du CNESCO &amp;quot;nouveaux savoirs et nouvelles compétences des jeunes&amp;quot; du 5 novembre 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNESCO (Conseil national d'évaluation du système scolaire). 2024, https://www.cnesco.fr/wp-content/uploads/2025/03/Cnesco_CC-savoirs-competences_Notes-experts_A-Grimault-Leprince.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse scientifique du projet ANR e-FRAN Idée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caisse des dépôts - Institut pour la recherche et Banque des territoires. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic territorial. Projet ANR e-FRAN Idée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caisse des dépôts - Institut pour la recherche et Banque des territoires. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6423,51 +6540,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26C69297"/>
+    <w:nsid w:val="84C987D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6654,51 +6771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agnes.leprince@espe-bretagne.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252415v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coasne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nxw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic Harrache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12427" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12298" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voirnesson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.462.0099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.133.0243" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buzaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.202.0031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchal Gaillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-021-01260-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03390243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-03010007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229153v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10509" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061777ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876993v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383513v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481631v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03229628v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marchal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160195v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303492v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chauvign&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Clavier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouju- Goujon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gagnebien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726267v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic-Harrache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;delec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02442625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692728v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217950v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398802v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147742" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.147652" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147722" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136494v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-participation-des-eleves/19990" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agnes.leprince@espe-bretagne.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252415v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic Harrache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505359v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12298" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587832v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coasne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nxw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voirnesson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.462.0099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.133.0243" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buzaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.202.0031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchal Gaillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-021-01260-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03390243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-03010007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229153v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10509" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061777ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876993v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383513v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03229628v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marchal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530106v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chauvign&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Clavier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouju- Goujon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gagnebien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726267v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic-Harrache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;delec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02442625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/89321" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wgb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170753v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147742" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.147652" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147722" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136494v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-participation-des-eleves/19990" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>