--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -430,369 +430,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages numériques domestiques et réussite scolaire. Le rôle de la socialisation familiale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genèse d’un incident en classe: Analyse croisée, didactique et sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Loquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ree.12427⟩</w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.89-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11nxw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631539v1</w:t>
+                <w:t xml:space="preserve">hal-04587832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être élève, être enseignant à l’ère numérique : entre avancées égalitaires et inégalités nouvelles. Edito</w:t>
+                <w:t xml:space="preserve">Usages numériques domestiques et réussite scolaire. Le rôle de la socialisation familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Plantard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ree.12298⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.12427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505359v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse d’un incident en classe: Analyse croisée, didactique et sociologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
+                <w:t xml:space="preserve">Être élève, être enseignant à l’ère numérique : entre avancées égalitaires et inégalités nouvelles. Edito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Gerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Loquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (1), pp.89-114. </w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11nxw⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ree.12298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587832v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages hors la classe et loisirs à l’ère numérique. Les stratégies des adolescents.</w:t>
               </w:r>
@@ -968,51 +968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire est-il rentable scolairement ? Lectures traditionnelles, lectures numériques et réussite scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (3), pp.243-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1109,356 +1109,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets inégaux de la crise sanitaire et du confinement sur le bien-être des lycéen·ne·s</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Diter</w:t>
+                <w:t xml:space="preserve">Dynamiques familiales autour des pratiques numériques des adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Martin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 202 (1), pp.31-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.202.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03474800v1</w:t>
+                <w:t xml:space="preserve">hal-03152592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques familiales autour des pratiques numériques des adolescents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Fontar</w:t>
+                <w:t xml:space="preserve">Contribution of Early Childhood Education to a Sustainable Society: Influences from Home in Preschool Children’s Understanding of Composting in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marchal Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inso.202.0031⟩</w:t>
+              <w:t xml:space="preserve">Early Childhood Education Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10643-021-01260-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152592v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Early Childhood Education to a Sustainable Society: Influences from Home in Preschool Children’s Understanding of Composting in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets inégaux de la crise sanitaire et du confinement sur le bien-être des lycéen·ne·s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+                <w:t xml:space="preserve">Julia Buzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+                <w:t xml:space="preserve">Kevin Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Childhood Education Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.55-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329177v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03474800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social and Local Inequalities in Leisure. Adolescents’ Experiences in Their Living Space</w:t>
               </w:r>
@@ -1561,51 +1561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les devoirs à la maison en classe de 5e. Quelles modalités de travail et quelles logiques d’action pour quels résultats scolaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 211 (2), pp.63-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2405,51 +2405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures adolescentes, rapport aux savoirs et à la culture scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RUNED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Recherche sur les Usages du Numérique en Education, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2701,325 +2701,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les inégalités éducatives par le territoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Audren</w:t>
+                <w:t xml:space="preserve">Conceptions initiales d’enfants de cinq ans sur la décomposition de la matière organique. Influence des pratiques de compostage à la maison sur la compréhension des concepts scientifiques en jeu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marchal Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de l'axe 1 "inégalités éducatives" du RT éducation du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">11èmes Rencontres scientifiques de l’ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDiST, 2021, Bruxelles, Belgique. pp.165-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383542v1</w:t>
+                <w:t xml:space="preserve">hal-03229628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l'acculturation scientifique des jeunes enfants à l'éducation à l'environnement et au développement durable (EDD). Conceptions initiales d'enfants de cinq ans sur la décomposition de la matière dans les composteurs, et influence des pratiques parentales de compostage sur la compréhension des concepts scientifiques en jeu</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+                <w:t xml:space="preserve">Appréhender les inégalités éducatives par le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CY Cergy Paris Université, 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude de l'axe 1 "inégalités éducatives" du RT éducation du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481631v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptions initiales d’enfants de cinq ans sur la décomposition de la matière organique. Influence des pratiques de compostage à la maison sur la compréhension des concepts scientifiques en jeu.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Contribution de l'acculturation scientifique des jeunes enfants à l'éducation à l'environnement et au développement durable (EDD). Conceptions initiales d'enfants de cinq ans sur la décomposition de la matière dans les composteurs, et influence des pratiques parentales de compostage sur la compréhension des concepts scientifiques en jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marchal Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Rencontres scientifiques de l’ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDiST, 2021, Bruxelles, Belgique. pp.165-174</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université, 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229628v1</w:t>
+                <w:t xml:space="preserve">hal-03481631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation culturelle des adolescent.e.s : la construction des activités de loisirs culturelles, artistiques, numériques, entre politiques publiques, conditions de vie et expérience individuelle.</w:t>
               </w:r>
@@ -3113,64 +3113,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence from home in preschool children’s knowledge of waste management. context of composting in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3271,1033 +3271,1033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures adolescentes et culture scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques numériques juvéniles à la maison. Table ronde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mell</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marsouin Digital Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS M@rsouin, May 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Village numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Rennes; Halle Martenot, Feb 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160195v1</w:t>
+                <w:t xml:space="preserve">hal-02170757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etats des recherches en Bretagne sur le numérique et les inégalités : approche socio-anthropologique et communicationnelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lectures adolescentes et culture scolaire. Une sensible recomposition par le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence pour l'Inspection Générale de l'Education Nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGEN; Carré Suffren, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international LINSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LINSEC, Jun 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345779v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devoirs à la maison et internet. Les élèves de 5ème entre subordination à la forme scolaire et recherche de médiatio</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lectures adolescentes et culture scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence M@rsouin Société numérique, Digital Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Marsouin Digital Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS M@rsouin, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530117v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etats des recherches en Bretagne sur le numérique et les inégalités : approche socio-anthropologique et communicationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence pour la DNE aux rencontres de l'ORME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ORME; Palais du Faro, Apr 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conférence pour l'Inspection Générale de l'Education Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGEN; Carré Suffren, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345741v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence From Home In Preschool Children's Knowledge And Practices Of Household Waste Management In The Context Of Composting In France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+                <w:t xml:space="preserve">Devoirs à la maison et internet. Les élèves de 5ème entre subordination à la forme scolaire et recherche de médiatio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Conférence M@rsouin Société numérique, Digital Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272942v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les devoirs à la maison. Pratiques et attitudes de collégiens de 5ème</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
+                <w:t xml:space="preserve">Etats des recherches en Bretagne sur le numérique et les inégalités : approche socio-anthropologique et communicationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème congrès de l’AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Conférence pour la DNE aux rencontres de l'ORME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ORME; Palais du Faro, Apr 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530106v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les ressorts de la pratique des CPE. De l'incorporation des normes réglementaires à la construction de styles professionnels pluriels »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Clavier</w:t>
+                <w:t xml:space="preserve">Influence From Home In Preschool Children's Knowledge And Practices Of Household Waste Management In The Context Of Composting In France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marchal Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bouju- Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès international de l'AREF 2019 Céline Chauvigné, Loïc Clavier, Anne Bouju- Goujon, Agnès Grimault-Leprince, Jean-Pierre Le Ménahèze, (2019) AREF Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ECER 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303492v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques numériques juvéniles à la maison. Table ronde.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Fontar</w:t>
+                <w:t xml:space="preserve">Les devoirs à la maison. Pratiques et attitudes de collégiens de 5ème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Village numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Rennes; Halle Martenot, Feb 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">8ème congrès de l’AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170757v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures adolescentes et culture scolaire. Une sensible recomposition par le numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Les ressorts de la pratique des CPE. De l'incorporation des normes réglementaires à la construction de styles professionnels pluriels »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mell</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouju- Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international LINSEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LINSEC, Jun 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">congrès international de l'AREF 2019 Céline Chauvigné, Loïc Clavier, Anne Bouju- Goujon, Agnès Grimault-Leprince, Jean-Pierre Le Ménahèze, (2019) AREF Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160179v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques juvéniles numériques hors du temps scolaire et parcours éducatifs. Premiers résultats d'une enquête sociologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table ronde : La recherche est-elle nécessaire pour être un bon professionnel de l’éducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mell</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Enjeux Educatifs des Pratiques Juvéniles Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD, Jun 2018, Rennes, France. https://linsec.sciencesconf.org</w:t>
+              <w:t xml:space="preserve">Séminaire annuel INSPE de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE - UBO, Jun 2018, Guidel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160281v1</w:t>
+                <w:t xml:space="preserve">hal-02538471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : La recherche est-elle nécessaire pour être un bon professionnel de l’éducation ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques juvéniles numériques hors du temps scolaire et parcours éducatifs. Premiers résultats d'une enquête sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rey</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel INSPE de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE - UBO, Jun 2018, Guidel, France</w:t>
+              <w:t xml:space="preserve">Séminaire Enjeux Educatifs des Pratiques Juvéniles Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, Jun 2018, Rennes, France. https://linsec.sciencesconf.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538471v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience lycéenne des élèves à faible réseau amical. Analyses à partir d'une enquête par questionnaire sur le bien(mal)-être des lycéens.</w:t>
               </w:r>
@@ -4391,51 +4391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques numériques des élèves et autonomisation (Projet e-FRAN Idée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4732,51 +4732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR INEDUC: présentation et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5092,64 +5092,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre élève, être enseignant à l'ère numérique : entre avancées égalitaires et inégalités nouvelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55, 2024, Revue Recherche en éducation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5326,51 +5326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités territoriales d'éducation. Approches sociologiques et géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5425,51 +5425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités territoriales d’éducation. Approches sociologiques et géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5568,64 +5568,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child’s Well-Being at School: A Social Problem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5784,51 +5784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens entre la scolarité des adolescents, leur contexte de vie et leurs usages du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5877,51 +5877,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
@@ -5936,104 +5936,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fontar B.,; Grimault-Leprince A.,; Le Mentec M.; David O. </w:t>
+              <w:t xml:space="preserve">Danic I., Le Mentec M.,; Fontar B.,; Grimault-Leprince A.,; David O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de construction des inégalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05136481v1</w:t>
+                <w:t xml:space="preserve">halshs-05136494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
@@ -6048,80 +6048,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Danic I., Le Mentec M.,; Fontar B.,; Grimault-Leprince A.,; David O. </w:t>
+              <w:t xml:space="preserve">Fontar B.,; Grimault-Leprince A.,; Le Mentec M.; David O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de construction des inégalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2019</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05136494v1</w:t>
+                <w:t xml:space="preserve">halshs-05136481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élève et citoyen : des statuts inconciliables ?</w:t>
               </w:r>
@@ -6198,51 +6198,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05136975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6313,51 +6313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse scientifique du projet ANR e-FRAN Idée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caisse des dépôts - Institut pour la recherche et Banque des territoires. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6388,91 +6388,166 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic territorial. Projet ANR e-FRAN Idée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caisse des dépôts - Institut pour la recherche et Banque des territoires. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glossaire des notions et concepts du projet e-FRAN Idée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caisse des Dépôts. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6540,51 +6615,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84C987D7"/>
+    <w:nsid w:val="3F0BDD67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6771,51 +6846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agnes.leprince@espe-bretagne.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252415v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic Harrache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505359v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12298" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587832v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coasne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nxw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voirnesson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.462.0099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.133.0243" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buzaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.202.0031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchal Gaillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-021-01260-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03390243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-03010007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229153v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10509" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061777ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876993v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383513v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03229628v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marchal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530117v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530106v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chauvign&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Clavier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouju- Goujon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gagnebien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726267v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic-Harrache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;delec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02442625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/89321" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wgb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170753v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147742" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.147652" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147722" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136494v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-participation-des-eleves/19990" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agnes.leprince@espe-bretagne.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252415v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coasne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nxw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic Harrache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12427" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12298" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voirnesson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.462.0099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.133.0243" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.202.0031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchal Gaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-021-01260-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buzaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03390243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-03010007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229153v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10509" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061777ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876993v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383513v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03229628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marchal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160195v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345779v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272942v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303492v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chauvign&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Clavier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouju- Goujon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gagnebien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726267v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic-Harrache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;delec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02442625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/89321" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wgb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170753v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147742" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.147652" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147722" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-participation-des-eleves/19990" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>