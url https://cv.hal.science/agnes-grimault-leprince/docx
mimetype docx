--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -430,369 +430,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse d’un incident en classe: Analyse croisée, didactique et sociologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages numériques domestiques et réussite scolaire. Le rôle de la socialisation familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Coasne</w:t>
+                <w:t xml:space="preserve">Lila Le Trividic Harrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11nxw⟩</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.12427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587832v1</w:t>
+                <w:t xml:space="preserve">hal-04631539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages numériques domestiques et réussite scolaire. Le rôle de la socialisation familiale</w:t>
+                <w:t xml:space="preserve">Être élève, être enseignant à l’ère numérique : entre avancées égalitaires et inégalités nouvelles. Edito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mell</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ree.12427⟩</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.12298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631539v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être élève, être enseignant à l’ère numérique : entre avancées égalitaires et inégalités nouvelles. Edito</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genèse d’un incident en classe: Analyse croisée, didactique et sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Plantard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Loquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 55, </w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.89-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ree.12298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11nxw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505359v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages hors la classe et loisirs à l’ère numérique. Les stratégies des adolescents.</w:t>
               </w:r>
@@ -968,51 +968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire est-il rentable scolairement ? Lectures traditionnelles, lectures numériques et réussite scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (3), pp.243-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1109,356 +1109,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques familiales autour des pratiques numériques des adolescents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Fontar</w:t>
+                <w:t xml:space="preserve">Les effets inégaux de la crise sanitaire et du confinement sur le bien-être des lycéen·ne·s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.55-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152592v1</w:t>
+                <w:t xml:space="preserve">halshs-03474800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Early Childhood Education to a Sustainable Society: Influences from Home in Preschool Children’s Understanding of Composting in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+                <w:t xml:space="preserve">Dynamiques familiales autour des pratiques numériques des adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Childhood Education Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10643-021-01260-8⟩</w:t>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 202 (1), pp.31-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.202.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329177v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets inégaux de la crise sanitaire et du confinement sur le bien-être des lycéen·ne·s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Early Childhood Education to a Sustainable Society: Influences from Home in Preschool Children’s Understanding of Composting in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marchal Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Buzaud</w:t>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Diter</w:t>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences &amp; Bonheur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Early Childhood Education Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10643-021-01260-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03474800v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social and Local Inequalities in Leisure. Adolescents’ Experiences in Their Living Space</w:t>
               </w:r>
@@ -1561,51 +1561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les devoirs à la maison en classe de 5e. Quelles modalités de travail et quelles logiques d’action pour quels résultats scolaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 211 (2), pp.63-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2405,51 +2405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures adolescentes, rapport aux savoirs et à la culture scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RUNED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Recherche sur les Usages du Numérique en Education, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2606,420 +2606,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques familiales autour des pratiques d'écrans des adolescents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Fontar</w:t>
+                <w:t xml:space="preserve">Appréhender les inégalités éducatives par le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème Congrès international des sociologues de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Journée d'étude de l'axe 1 "inégalités éducatives" du RT éducation du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383551v1</w:t>
+                <w:t xml:space="preserve">hal-05383542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptions initiales d’enfants de cinq ans sur la décomposition de la matière organique. Influence des pratiques de compostage à la maison sur la compréhension des concepts scientifiques en jeu.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Contribution de l'acculturation scientifique des jeunes enfants à l'éducation à l'environnement et au développement durable (EDD). Conceptions initiales d'enfants de cinq ans sur la décomposition de la matière dans les composteurs, et influence des pratiques parentales de compostage sur la compréhension des concepts scientifiques en jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marchal Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Rencontres scientifiques de l’ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDiST, 2021, Bruxelles, Belgique. pp.165-174</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université, 2021, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229628v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les inégalités éducatives par le territoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Audren</w:t>
+                <w:t xml:space="preserve">Conceptions initiales d’enfants de cinq ans sur la décomposition de la matière organique. Influence des pratiques de compostage à la maison sur la compréhension des concepts scientifiques en jeu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marchal Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de l'axe 1 "inégalités éducatives" du RT éducation du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">11èmes Rencontres scientifiques de l’ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDiST, 2021, Bruxelles, Belgique. pp.165-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383542v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l'acculturation scientifique des jeunes enfants à l'éducation à l'environnement et au développement durable (EDD). Conceptions initiales d'enfants de cinq ans sur la décomposition de la matière dans les composteurs, et influence des pratiques parentales de compostage sur la compréhension des concepts scientifiques en jeu</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+                <w:t xml:space="preserve">Dynamiques familiales autour des pratiques d'écrans des adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CY Cergy Paris Université, 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">XXIème Congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481631v1</w:t>
+                <w:t xml:space="preserve">hal-05383551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation culturelle des adolescent.e.s : la construction des activités de loisirs culturelles, artistiques, numériques, entre politiques publiques, conditions de vie et expérience individuelle.</w:t>
               </w:r>
@@ -3113,64 +3113,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence from home in preschool children’s knowledge of waste management. context of composting in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3271,1033 +3271,1033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques numériques juvéniles à la maison. Table ronde.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Fontar</w:t>
+                <w:t xml:space="preserve">Devoirs à la maison et internet. Les élèves de 5ème entre subordination à la forme scolaire et recherche de médiatio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Village numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Rennes; Halle Martenot, Feb 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conférence M@rsouin Société numérique, Digital Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170757v1</w:t>
+                <w:t xml:space="preserve">hal-02530117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures adolescentes et culture scolaire. Une sensible recomposition par le numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etats des recherches en Bretagne sur le numérique et les inégalités : approche socio-anthropologique et communicationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international LINSEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LINSEC, Jun 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Conférence pour la DNE aux rencontres de l'ORME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ORME; Palais du Faro, Apr 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160179v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures adolescentes et culture scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence From Home In Preschool Children's Knowledge And Practices Of Household Waste Management In The Context Of Composting In France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marchal Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marsouin Digital Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS M@rsouin, May 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">ECER 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160195v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etats des recherches en Bretagne sur le numérique et les inégalités : approche socio-anthropologique et communicationnelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lectures adolescentes et culture scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence pour l'Inspection Générale de l'Education Nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGEN; Carré Suffren, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Marsouin Digital Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS M@rsouin, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345779v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devoirs à la maison et internet. Les élèves de 5ème entre subordination à la forme scolaire et recherche de médiatio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
+                <w:t xml:space="preserve">Etats des recherches en Bretagne sur le numérique et les inégalités : approche socio-anthropologique et communicationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence M@rsouin Société numérique, Digital Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conférence pour l'Inspection Générale de l'Education Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGEN; Carré Suffren, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530117v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etats des recherches en Bretagne sur le numérique et les inégalités : approche socio-anthropologique et communicationnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Plantard</w:t>
+                <w:t xml:space="preserve">Les devoirs à la maison. Pratiques et attitudes de collégiens de 5ème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence pour la DNE aux rencontres de l'ORME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ORME; Palais du Faro, Apr 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">8ème congrès de l’AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345741v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence From Home In Preschool Children's Knowledge And Practices Of Household Waste Management In The Context Of Composting In France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+                <w:t xml:space="preserve">« Les ressorts de la pratique des CPE. De l'incorporation des normes réglementaires à la construction de styles professionnels pluriels »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouju- Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">congrès international de l'AREF 2019 Céline Chauvigné, Loïc Clavier, Anne Bouju- Goujon, Agnès Grimault-Leprince, Jean-Pierre Le Ménahèze, (2019) AREF Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272942v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les devoirs à la maison. Pratiques et attitudes de collégiens de 5ème</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
+                <w:t xml:space="preserve">Les pratiques numériques juvéniles à la maison. Table ronde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème congrès de l’AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Village numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Rennes; Halle Martenot, Feb 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530106v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les ressorts de la pratique des CPE. De l'incorporation des normes réglementaires à la construction de styles professionnels pluriels »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lectures adolescentes et culture scolaire. Une sensible recomposition par le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bouju- Goujon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès international de l'AREF 2019 Céline Chauvigné, Loïc Clavier, Anne Bouju- Goujon, Agnès Grimault-Leprince, Jean-Pierre Le Ménahèze, (2019) AREF Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international LINSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LINSEC, Jun 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303492v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : La recherche est-elle nécessaire pour être un bon professionnel de l’éducation ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques juvéniles numériques hors du temps scolaire et parcours éducatifs. Premiers résultats d'une enquête sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rey</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel INSPE de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE - UBO, Jun 2018, Guidel, France</w:t>
+              <w:t xml:space="preserve">Séminaire Enjeux Educatifs des Pratiques Juvéniles Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, Jun 2018, Rennes, France. https://linsec.sciencesconf.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538471v1</w:t>
+                <w:t xml:space="preserve">hal-02160281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques juvéniles numériques hors du temps scolaire et parcours éducatifs. Premiers résultats d'une enquête sociologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table ronde : La recherche est-elle nécessaire pour être un bon professionnel de l’éducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mell</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Enjeux Educatifs des Pratiques Juvéniles Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD, Jun 2018, Rennes, France. https://linsec.sciencesconf.org</w:t>
+              <w:t xml:space="preserve">Séminaire annuel INSPE de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE - UBO, Jun 2018, Guidel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160281v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience lycéenne des élèves à faible réseau amical. Analyses à partir d'une enquête par questionnaire sur le bien(mal)-être des lycéens.</w:t>
               </w:r>
@@ -4391,51 +4391,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques numériques des élèves et autonomisation (Projet e-FRAN Idée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la recherche en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4732,51 +4732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR INEDUC: présentation et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5092,64 +5092,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre élève, être enseignant à l'ère numérique : entre avancées égalitaires et inégalités nouvelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55, 2024, Revue Recherche en éducation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5307,243 +5307,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités territoriales d'éducation. Approches sociologiques et géographiques</w:t>
+                <w:t xml:space="preserve">Les inégalités territoriales d’éducation. Approches sociologiques et géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chloé Farrer, Sébastien Goudeau, Elise Tenret, Louis-André Vallet (dir.) Recherches autour des questions d'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions d’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978-2-271-16054-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15wgb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383308v1</w:t>
+                <w:t xml:space="preserve">hal-05567111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités territoriales d’éducation. Approches sociologiques et géographiques</w:t>
+                <w:t xml:space="preserve">Les inégalités territoriales d'éducation. Approches sociologiques et géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d’éducation</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chloé Farrer, Sébastien Goudeau, Elise Tenret, Louis-André Vallet (dir.) Recherches autour des questions d'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15wgb⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05567111v1</w:t>
+                <w:t xml:space="preserve">hal-05383308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The High School Experience. Between School, Peers and Parental Expectations.</w:t>
               </w:r>
@@ -5568,64 +5568,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nédélec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child’s Well-Being at School: A Social Problem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5784,51 +5784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens entre la scolarité des adolescents, leur contexte de vie et leurs usages du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5877,51 +5877,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
@@ -5936,104 +5936,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Danic I., Le Mentec M.,; Fontar B.,; Grimault-Leprince A.,; David O. </w:t>
+              <w:t xml:space="preserve">Fontar B.,; Grimault-Leprince A.,; Le Mentec M.; David O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de construction des inégalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2019</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05136494v1</w:t>
+                <w:t xml:space="preserve">halshs-05136481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
@@ -6048,80 +6048,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fontar B.,; Grimault-Leprince A.,; Le Mentec M.; David O. </w:t>
+              <w:t xml:space="preserve">Danic I., Le Mentec M.,; Fontar B.,; Grimault-Leprince A.,; David O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de construction des inégalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05136481v1</w:t>
+                <w:t xml:space="preserve">halshs-05136494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élève et citoyen : des statuts inconciliables ?</w:t>
               </w:r>
@@ -6313,51 +6313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse scientifique du projet ANR e-FRAN Idée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caisse des dépôts - Institut pour la recherche et Banque des territoires. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6388,51 +6388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic territorial. Projet ANR e-FRAN Idée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caisse des dépôts - Institut pour la recherche et Banque des territoires. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6463,51 +6463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire des notions et concepts du projet e-FRAN Idée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caisse des Dépôts. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6615,51 +6615,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F0BDD67"/>
+    <w:nsid w:val="0C946265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6846,51 +6846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agnes.leprince@espe-bretagne.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252415v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coasne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nxw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic Harrache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12427" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12298" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voirnesson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.462.0099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.133.0243" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.202.0031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchal Gaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-021-01260-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buzaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03390243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-03010007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229153v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10509" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061777ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876993v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383513v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03229628v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marchal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160179v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160195v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345779v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272942v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303492v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chauvign&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Clavier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouju- Goujon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gagnebien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726267v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic-Harrache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;delec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02442625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/89321" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wgb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170753v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147742" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.147652" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147722" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-participation-des-eleves/19990" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agnes.leprince@espe-bretagne.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383202v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252415v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631539v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic Harrache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505359v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12298" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587832v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coasne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nxw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03977879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voirnesson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.462.0099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570886v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.133.0243" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buzaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.202.0031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchal Gaillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10643-021-01260-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03390243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-03010007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229153v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.10509" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061777ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876993v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383513v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383494v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383535v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481631v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03229628v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marchal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272942v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160195v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345779v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530106v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chauvign&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Clavier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouju- Goujon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gagnebien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726267v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic-Harrache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;delec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02442625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731299v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piqu&#233;e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Caro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/89321" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wgb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170753v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147742" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.147652" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147722" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136494v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/la-participation-des-eleves/19990" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>