--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -100,325 +100,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Genel et Agnès Grivaux, « Les besoins : une mise à l’épreuve de la psychanalyse par la Théorie critique »</w:t>
+                <w:t xml:space="preserve">L’antisémitisme au prisme de la Théorie critique – La Théorie critique au prisme de l’antisémitisme. Autour des « Éléments de l’antisémitisme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Genel</w:t>
+                <w:t xml:space="preserve">Léa Barbisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quélennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.143-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04388959v1</w:t>
+                <w:t xml:space="preserve">halshs-04644172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’antisémitisme au prisme de la Théorie critique – La Théorie critique au prisme de l’antisémitisme. Autour des « Éléments de l’antisémitisme »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Barbisan</w:t>
+                <w:t xml:space="preserve">Les besoins: une mise à l’épreuve de la psychanalyse par la Théorie critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Genel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Grivaux</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86 (1), pp.53-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aphi.861.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04644172v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les besoins: une mise à l’épreuve de la psychanalyse par la Théorie critique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Genel</w:t>
+                <w:t xml:space="preserve">Katia Genel et Agnès Grivaux, « Les besoins : une mise à l’épreuve de la psychanalyse par la Théorie critique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Genel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Grivaux</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 86 (1), pp.53-70. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089935v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04388959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Paris-Francfort et retour » : À propos de : Thomas Franck, Adorno en France. La constellation Arguments comme dialogue critique, Presses Universitaires de Rennes, 2022, 318 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -447,77 +447,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’antisémitisme au prisme de la Théorie critique - la Théorie critique au prisme de l’antisémitisme. Autour des « éléments de l’antisémitisme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Barbisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quélennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Antisémitisme et Théorie critique aujourd’hui, 5, pp.143-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -542,51 +542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natur zwischen Übermacht, Unschuld und Instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deutsche Zeitschrift für Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 69 (6), pp.989-1002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -620,51 +620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychanalyse et critique de la raison moderne. Lecture croisée d'Adorno et de Lyotard.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50, pp.53-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -698,51 +698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de la possibilité utopique chez Adorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 48 (2), pp.361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de la non-identité dans la dialectique nature-histoire chez Adorno et Horkheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Hors série n°4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -854,51 +854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le débat entre Adorno et Sohn-Rethel : le rôle de la controverse du psychologisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15, pp.35-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -932,51 +932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le même et l’autre : Déraison et critique chez Foucault et Adorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49, pp.127-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1004,222 +1004,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raison, délire et critique. Psychanalyse et critique de la raison chez Adorno et Horkheimer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Genel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Naït Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/trajectoires.3561⟩</w:t>
+              <w:t xml:space="preserve">Recherches Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.81-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rg.2259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372258v1</w:t>
+                <w:t xml:space="preserve">hal-04320827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Raison, délire et critique. Psychanalyse et critique de la raison chez Adorno et Horkheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grivaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salima Naït Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Germaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49, pp.81-87. </w:t>
+              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rg.2259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/trajectoires.3561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320827v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1231,217 +1231,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’antisémitisme au prisme de la Théorie critique – La Théorie critique au prisme de l’antisémitisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Antisémitisme et Théorie critique aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Barbisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quélennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 5 (1), 2023</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156429v1</w:t>
+                <w:t xml:space="preserve">halshs-04644178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antisémitisme et Théorie critique aujourd’hui</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’antisémitisme au prisme de la Théorie critique – La Théorie critique au prisme de l’antisémitisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Barbisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quélennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prismes. Théorie critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 5 (1), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04644178v1</w:t>
+                <w:t xml:space="preserve">hal-04156429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Campagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Badiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sina Badiei; Gilles Campagnolo; Agnès Grivaux. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Matériologiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -1582,51 +1582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'attendons-nous du travail?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Christoph Schmidt Am Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Patrick Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1679,64 +1679,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Adorno, M. Horkheimer, Vers un nouveau manifeste, Éditions de la Tempête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Genel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1812,51 +1812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Badiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Campagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le positif, le normatif et la philosophie économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1903,51 +1903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation de masse et propagande fasciste chez Adorno et Horkheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie critique de la propagande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.135-148, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1981,51 +1981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérations intempestives sur la guerre et sur la mort – raison et illusion dans la Dialectique de la raison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johanna Desplat-Roger; Jean-Baptiste Vuillerod; Lucie Wezel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adorno contre son temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.201-217, 2019, 978-2-84016-417-3. </w:t>
@@ -2095,51 +2095,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaires des anthropologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.11-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2209,51 +2209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Positive and the Normative in Economic Thought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Badiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003247289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2449,51 +2449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Genel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grivaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644172v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barbisan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089935v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Genel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grivaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.861.0053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156495v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686682v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dzph-2021-0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03540043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.4962" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085676ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.4142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372260v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.3228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372262v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.2632" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372258v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.3561" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320827v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Na&#239;t Ahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.2259" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03781103v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Campagnolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Badiei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/e-conomiques/343-le-positif-le-normatif-et-la-philosophie-economique.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.badie.2022.02" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090600v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christoph Schmidt Am Busch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Roudaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705696962" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059653v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-positif-le-normatif-et-la-philosophie--9782373613520-page-7.htm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.badie.2022.02.0007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03540056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.25109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.24397" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721481v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003247289" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barbisan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grivaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089935v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Genel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grivaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.861.0053" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Genel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722164v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156495v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686682v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dzph-2021-0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03540043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.4962" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686752v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085676ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.4142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372260v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.3228" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372262v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.2632" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Na&#239;t Ahmed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.2259" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.3561" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156429v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03781103v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Campagnolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Badiei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/e-conomiques/343-le-positif-le-normatif-et-la-philosophie-economique.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.badie.2022.02" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090600v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christoph Schmidt Am Busch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Roudaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705696962" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059653v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-positif-le-normatif-et-la-philosophie--9782373613520-page-7.htm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.badie.2022.02.0007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03540056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.25109" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.24397" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721481v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003247289" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>