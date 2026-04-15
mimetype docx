--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -1280,429 +1280,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel unsaturated β-glucuronyl hydrolase involved in ulvan degradation unveils the versatility of stereochemistry requirements in family GH105.</w:t>
+                <w:t xml:space="preserve">Genome and metabolic network of &amp;quot;Candidatus Phaeomarinobacter ectocarpi&amp;quot; Ec32, a new candidate genus of Alphaproteobacteria frequently associated with brown algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pi Nyvall Collén</w:t>
+                <w:t xml:space="preserve">Simon M Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Jeudy</w:t>
+                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Sassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Groisillier</w:t>
+                <w:t xml:space="preserve">Jeanne Cambefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
+                <w:t xml:space="preserve">Guillaume Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 289 (9), pp.6199-211. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.537480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002450v1</w:t>
+                <w:t xml:space="preserve">hal-01079739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Unsaturated β-Glucuronyl Hydrolase Involved in Ulvan Degradation Unveils the Versatility of Stereochemistry Requirements in Family GH105</w:t>
+                <w:t xml:space="preserve">A novel unsaturated β-glucuronyl hydrolase involved in ulvan degradation unveils the versatility of stereochemistry requirements in family GH105.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pi Nyvall Collen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Pi Nyvall Collén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Sassi</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Groisillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirjam Czjzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 289 (9), pp.6199-6211. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+              <w:t xml:space="preserve">, 2014, 289 (9), pp.6199-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M113.537480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108446v1</w:t>
+                <w:t xml:space="preserve">hal-01002450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome and metabolic network of &amp;quot;Candidatus Phaeomarinobacter ectocarpi&amp;quot; Ec32, a new candidate genus of Alphaproteobacteria frequently associated with brown algae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Unsaturated β-Glucuronyl Hydrolase Involved in Ulvan Degradation Unveils the Versatility of Stereochemistry Requirements in Family GH105</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pi Nyvall Collen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Groisillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon M Dittami</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Collet</w:t>
+                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2014.00241⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (9), pp.6199-6211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.537480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079739v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
               </w:r>
@@ -1848,64 +1848,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Corporeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Groisillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Barbeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1994,51 +1994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Groisillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rebuffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3109,51 +3109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511544v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chaumier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manirakiza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait-Mohamed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycad008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04024906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04629-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04256946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology3010001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Grigorian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.725997" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raimbault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guibert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.07.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116467v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02808-14" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140143v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ficko-Blean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duffieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Rebuffet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Larocque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Groisillier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1399004714025024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00E254A5F076B72D954C05CE1BB67DE373FD8DC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanru Shao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert405" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002450v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Coll&#233;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jeudy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sassi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.537480" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108446v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Collen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sassi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079739v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00241" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-010-9361-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55RC5FXS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-45" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Franco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20071464" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;nard-Szczebara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chandelier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Villeret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Heneman-Masurel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt775" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Garet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354002v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Guillouzo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Mass&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Genicot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511544v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chaumier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manirakiza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait-Mohamed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycad008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04024906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04629-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04256946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology3010001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Grigorian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.725997" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raimbault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guibert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.07.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116467v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02808-14" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140143v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ficko-Blean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duffieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Rebuffet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Larocque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Groisillier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1399004714025024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00E254A5F076B72D954C05CE1BB67DE373FD8DC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanru Shao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert405" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00241" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Coll&#233;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jeudy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sassi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.537480" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Collen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sassi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-010-9361-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55RC5FXS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-45" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Franco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20071464" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;nard-Szczebara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chandelier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Villeret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Heneman-Masurel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt775" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Garet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354002v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Guillouzo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Mass&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Genicot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>