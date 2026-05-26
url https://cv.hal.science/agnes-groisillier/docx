--- v1 (2026-04-15)
+++ v2 (2026-05-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1548,833 +1548,699 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Unsaturated β-Glucuronyl Hydrolase Involved in Ulvan Degradation Unveils the Versatility of Stereochemistry Requirements in Family GH105</w:t>
+                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pi Nyvall Collen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Jeudy</w:t>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Sassi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven G Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.537480⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (13), pp.5247-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108446v1</w:t>
+                <w:t xml:space="preserve">hal-01073830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Functional Study of Transforming Growth Factor-Beta from the Gonad of Pacific Oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Charlotte Corporeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Groisillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (5), pp.971-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10126-010-9361-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073830v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Functional Study of Transforming Growth Factor-Beta from the Gonad of Pacific Oyster Crassostrea gigas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MARINE-EXPRESS: taking advantage of high throughput cloning and expression strategies for the post-genomic analysis of marine organisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Groisillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Fleury</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rebuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre François Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10126-010-9361-4⟩</w:t>
+              <w:t xml:space="preserve">Microb Cell Fact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2859-9-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00669618v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARINE-EXPRESS: taking advantage of high throughput cloning and expression strategies for the post-genomic analysis of marine organisms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New members of the glutathione transferase family discovered in red and brown algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Groisillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microb Cell Fact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2859-9-45⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 412 (3), pp.535-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20071464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609166v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00478902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New members of the glutathione transferase family discovered in red and brown algae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Total biosynthesis of hydrocortisone from a simple carbon source in yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier de Franco</w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 412 (3), pp.535-544. </w:t>
+                <w:t xml:space="preserve">Florence Ménard-Szczebara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20071464⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Cathy Chandelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Villeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ménard-Szczebara</w:t>
+                <w:t xml:space="preserve">Amélie Heneman-Masurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21, pp.143-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nbt775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2384,275 +2250,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Enzyme classification by Formal Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Groisillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFCA - 12th International Conference on Formal Concept Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology approaches at cellular level in the model organism Ectocarpus siliculosus to better understand brown algal physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Groisillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esil 2012: algal post-genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2662,143 +2528,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Ulvan lyase and use thereof for cleaving polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Guillouzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Genicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Groisillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 2019/0323048 A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2808,51 +2674,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of Ectocarpus subulatus -a highly stress-tolerant brown alga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon M. Dittami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2874,95 +2740,95 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3109,51 +2975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511544v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chaumier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manirakiza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait-Mohamed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycad008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04024906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04629-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04256946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology3010001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Grigorian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.725997" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raimbault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guibert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.07.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116467v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02808-14" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140143v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ficko-Blean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duffieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Rebuffet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Larocque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Groisillier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1399004714025024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00E254A5F076B72D954C05CE1BB67DE373FD8DC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanru Shao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert405" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00241" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Coll&#233;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jeudy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sassi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.537480" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Collen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sassi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-010-9361-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55RC5FXS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-45" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Franco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20071464" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;nard-Szczebara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chandelier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Villeret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Heneman-Masurel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt775" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Garet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354002v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Guillouzo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Mass&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Genicot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511544v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chaumier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manirakiza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait-Mohamed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycad008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04024906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04629-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04256946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology3010001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Grigorian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.725997" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02866117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Pontoizeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2020.100740" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01200617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raimbault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guibert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.07.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116467v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02808-14" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140143v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ficko-Blean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duffieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Rebuffet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Larocque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Groisillier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1399004714025024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00E254A5F076B72D954C05CE1BB67DE373FD8DC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanru Shao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert405" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01079739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M Dittami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cambefort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2014.00241" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Coll&#233;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jeudy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sassi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.537480" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Corporeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-010-9361-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55RC5FXS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herv&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Pluchon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-9-45" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478902v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Herve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier de Franco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20071464" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04859712v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;nard-Szczebara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chandelier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Villeret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Heneman-Masurel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt775" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Garet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Guillouzo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Mass&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Genicot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02333021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>