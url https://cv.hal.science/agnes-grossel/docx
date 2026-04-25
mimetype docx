--- v0 (2026-03-09)
+++ v1 (2026-04-25)
@@ -930,1873 +930,1885 @@
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 247, pp.9-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2017.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01549697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of tile-drainage on nitrous oxide emissions from soils and drainage streams in a cropped landscape in Central France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 230, pp.251-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2016.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01373724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the spatial variability of nitrous oxide emission from cropped soils at the within-field scale using the NOE model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 288, pp.155-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2014.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01064719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling nitrous oxide emissions from tile-drained winter wheat fields in Central France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangxin Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 98 (1), pp.27-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10705-013-9593-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A regional experiment suggests that soil texture is a major control of N2O emissions from tile-drained winter wheat fields during the fertilization period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiangxin Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60, pp.134-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01334322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrous oxide emission by agricultural soils: a review of spatial and temporal variability for mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali M. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (4), pp.426-433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1002-0160(12)60029-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A portable infrared laser spectrometer for flux measurements of trace gases at the geosphere-atmosphere interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (7), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-0233/22/7/075601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00595203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoacoustic spectroscopy for trace gas detection with cryogenic and room-temperature continuous-wave quantum cascade lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zeninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Decarpenterie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (2), pp.194-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/s11534-009-0042-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ balloon‐borne measurements of HNO 3 and HCl stratospheric vertical profiles influenced by polar stratospheric cloud formation during the 2005–2006 Arctic winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115, D21303 (15 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2009JD012947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01180725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum cascade laser spectroscopy of N2O in the 7.9 μm region for the in situ monitoring of the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 109 (10), pp.1845-1855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete study of CO2 line parameters around 4845cm−1 for Lidar applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 109 (3), pp.426-434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoacoustic detection of nitric oxide with a Helmholtz resonant quantum cascade laser sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Durry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 51 (2), pp.95-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.infrared.2006.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete study of the line intensities of four bands of CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; around 1.6 and 2.0 μm: A comparison between Fourier transform and diode laser measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Régalia-Jarlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 101, pp.325-338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2005.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New improvements in methane detection using a Helmholtz resonant photoacoustic laser sensor: A comparison between near-IR diode lasers and mid-IR quantum cascade lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63, pp.1021-1028. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2005.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2806,176 +2818,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de jumeaux numériques environnementaux à l'interface entre les agro/écosystèmes et l'atmosphère : Projet SOL-AIR du programme JUNON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daële</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie de Filippis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Mcgillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone de combustion et pollution atmosphérique (COMPOLA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Ben Guérir, Maroc. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to map nitrous oxide emission risk by soils at regional scale based on soil properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3034,113 +3046,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Mapping for a Sustainable Future. 2. joint Workshop of the IUSS Working Groups Digital Soil Mapping and Global Soil Map</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study the influence of environmental drivers on N2O emissions under semi-controlled conditions using a rainfall simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cottenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3155,573 +3167,573 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. rainfall simulator workshop - Towards harmonisation in the use of rainfall simulators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Coimbra, Portugal. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des sols à risque d’émissions de N2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Pasquier,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Bourennane,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Rencontres Comifer-Gemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtuel Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils. An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
+                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cottenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Sino-French joint-workshop on Atmospheric-Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221560v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
+                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils. An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cottenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France. 2019</w:t>
+              <w:t xml:space="preserve">6th Sino-French joint-workshop on Atmospheric-Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736215v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some insights in sources and processes of production of N2O by surface water in a watershed dominated by cropland in France thanks to isotopic analysis with a Picarro G5131-i spectrometer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Thérèse Montech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">N2O isotope data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Zurich, Switzerland. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect emission of nitrous oxide from rivers: first results of a study on the Loir watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3763,73 +3775,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Nitrogen Cycle Meeting, ENC2018 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of new flux attribution methodes for mapping N2O emissions at the landscape scale from EC measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3888,73 +3900,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , Geophysical Research Abstracts, 19, 2017, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two case studies of N2O measurements by eddy covariance during field campaigns: data analysis and uncertainty sources.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3963,489 +3975,489 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InGOS International Conference, final meeting. Non–CO2 Greenhouse Gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Utrecht, Netherlands. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the spatial variability of N2O emission from cropped soils at the within-field scale using the NOE model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental databases and model of N2O emissions by croplands : do we have what is needed for explore mitigation option ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrouse oxide emissions from drained and undrained loamy soils in Central France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union, General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copernicus Publications</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geophysical Research Abstracts, 14, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved assessment of the greenhouse gas balance of bioenergy pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Goglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Séminaire ENERBIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rueil-Malmaison, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4455,195 +4467,195 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil N2O emissions: how much does soil structure matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2023, Vienne (Autriche), Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale study of soil structure in relation to nitrous oxide emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4658,466 +4670,466 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Society of Soil Science, Jul 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WP2 – Emissions de gaz à effet de serre en milieu agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Leforestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil scientifique du Labex Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du N2O à l’interface sol – eau – air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Besnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de la Mesure et de la Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Oct 2021, Ardès-sur-Couze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil-atmosphere interface : a front and exit door to the unsaturated zone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Lacoste</w:t>
+                <w:t xml:space="preserve">Qualification d’un analyseur isotopique de N2O – Picarro G5131-i</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Besnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poursat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées Qualité en Recherche du Département Environnement et Agronomie INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733740v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification d’un analyseur isotopique de N2O – Picarro G5131-i</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Besnault</w:t>
+                <w:t xml:space="preserve">The soil-atmosphere interface : a front and exit door to the unsaturated zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Poursat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Qualité en Recherche du Département Environnement et Agronomie INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502011v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riverine emissions of nitrous oxide in a cropland region in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5176,392 +5188,392 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Non-CO2 Greenhouse Gases (NCGG8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes - directe et indirecte - de mesure des émissions indirectes de N2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anunciacion Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e journées nationales de la mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures d'émissions indirectes de N2O - Méthodes directes et indirectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anunciacion Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J2M 2018 - 15. Journées de la Mesure et de la Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Saint Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flux attribution method for mapping N2O emissions at the landscape scale from Eddy-Covariance measurements and a mobile chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques ICOS France - SNOT : "Cycle des gaz à effet de serre, flux, bilans régionaux, scénarios et instrumentation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse conjointe de la structure des sous bassins-versants du Haut-Loir et de l’azote dans le réseau hydrographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5616,73 +5628,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PAYOTE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining three different methodologies to quantify N2O emissions at the landscape scale on the OS2 INGOS site (Central France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5691,123 +5703,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Silvia Massad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InGOS International Conference, final meeting. Non–CO2 Greenhouse Gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2O measurements by eddy covariance with a 15 m high mast at the OS2 INGOS site (Central France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5816,593 +5828,593 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InGOS/ICOS Technical Experts Workshop on non-CO2 Eddy-Covariance Greenhouse Gas Flux Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dragor, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling nitrous oxide emissions from tile-drained winter wheat fields in Central France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cellier</w:t>
+                <w:t xml:space="preserve">Inter-comparison campaign for the measurement of N2O fluxes from a grassland in Scotland using micrometeorology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Famulari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiko Nemitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ibrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Hensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. EGU 2013-10787, poster</w:t>
+              <w:t xml:space="preserve">ACCENT-Plus Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190234v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-comparison campaign for the measurement of N2O fluxes from a grassland in Scotland using micrometeorology.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arjan Hensen</w:t>
+                <w:t xml:space="preserve">Modeling nitrous oxide emissions from tile-drained winter wheat fields in Central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangxin Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCENT-Plus Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Urbino, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. EGU 2013-10787, poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808514v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some aspects of the spatial variability of N2O emissions from an agricultural soil in central France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress EuroSoil 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Confederation of Soil Science Societies. INT., Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voies de réduction des émissions de N2O par les sols pour le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Revellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire UMT GES-N2O</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Environnement et Grandes Cultures (1091).; Institut National de Recherche Agronomique (INRA). UMR Agronomie (0211).; Centre Technique Interprofessionnel des Oléagineux Métropolitains (CETIOM). FRA., Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Sols et les gaz à effet de serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6418,198 +6430,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les "Mardis de la Science" du Museum d'Histoire Naturelle d'Orléans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). orléans, FRA., Feb 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure spatialisée des émissions de N2O par les sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Besnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrous oxide emissions by soils: Understanding the variabilities for mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6618,101 +6630,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Revellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franco-Chinese Workshop on Environmental Remediation and Pollution Control and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6722,409 +6734,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Etude réalisée pour le compte de l’ADEME dans le cadre de la convention 1660C0003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020, pp.12P</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Composantes hydrologiques des émissions terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Azougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] l’ADEME. 2020, 130p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Azougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] l'ADEME. 2018, 58p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId185"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7192,51 +7204,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE4B77DE"/>
+    <w:nsid w:val="EA474AEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7423,51 +7435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-grossel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2659-9416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04859930v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117155" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04033295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elicia Verardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2023.104168" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00635" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142664" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553360v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00654-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01549697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bureau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.06.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01064719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.06.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangxin Gu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9593-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Grossel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.01.029" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-282BXSR0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(12)60029-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MN2MJQT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595203v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/22/7/075601" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632652v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zeninari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-009-0042-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01180725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grossel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012947" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Z&#233;ninari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parvitte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courtois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.12.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JRX4N3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.06.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4WQ72TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2006.11.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF694GXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#233;galia-Jarlot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parvitte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grossel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.11.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3TFBZWQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068402v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2005.11.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR5JPJGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Filippis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Yahyaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lecomte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pasquier," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourennane," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cousin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Girot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788811v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Th&#233;r&#232;se Montech" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788159v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604187v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738941v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795280v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739808v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meetingorganizer.copernicus.org/egu2014/meetingprogramme" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589701v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Goglio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221041v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15651" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221603v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leforestier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502028v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Besnault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733740v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502011v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poursat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736171v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anunciacion Martinez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735148v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788274v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739498v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793961v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808514v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Famulari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vermeulen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Hensen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749511v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809173v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804953v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186788v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-grossel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2659-9416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04859930v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117155" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04033295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elicia Verardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2023.104168" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00635" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142664" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553360v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00654-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01549697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bureau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.06.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8SMR43F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373724v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01064719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.06.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangxin Gu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9593-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Grossel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.01.029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-282BXSR0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(12)60029-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MN2MJQT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/22/7/075601" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zeninari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-009-0042-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01180725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grossel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012947" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Z&#233;ninari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parvitte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courtois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.12.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JRX4N3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.06.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4WQ72TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2006.11.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF694GXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#233;galia-Jarlot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parvitte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grossel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.11.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3TFBZWQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068402v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2005.11.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR5JPJGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Filippis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Yahyaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lecomte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pasquier," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourennane," TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cousin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Girot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788811v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Th&#233;r&#232;se Montech" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738941v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739808v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meetingorganizer.copernicus.org/egu2014/meetingprogramme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589701v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Goglio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15651" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leforestier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502028v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Besnault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502011v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poursat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736171v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anunciacion Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735148v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788274v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734678v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739498v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793961v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808514v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Famulari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vermeulen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Hensen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749511v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809173v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748813v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186788v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>