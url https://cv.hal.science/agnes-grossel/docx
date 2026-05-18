--- v1 (2026-04-25)
+++ v2 (2026-05-18)
@@ -1796,295 +1796,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00595203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacoustic spectroscopy for trace gas detection with cryogenic and room-temperature continuous-wave quantum cascade lasers</w:t>
+                <w:t xml:space="preserve">In situ balloon‐borne measurements of HNO 3 and HCl stratospheric vertical profiles influenced by polar stratospheric cloud formation during the 2005–2006 Arctic winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Zeninari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Grossel</w:t>
+                <w:t xml:space="preserve">A Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Joly</w:t>
+                <w:t xml:space="preserve">Nathalie Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Decarpenterie</w:t>
+                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Grouiez</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8 (2), pp.194-201. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, D21303 (15 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s11534-009-0042-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009JD012947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632652v1</w:t>
+                <w:t xml:space="preserve">insu-01180725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ balloon‐borne measurements of HNO 3 and HCl stratospheric vertical profiles influenced by polar stratospheric cloud formation during the 2005–2006 Arctic winter</w:t>
+                <w:t xml:space="preserve">Photoacoustic spectroscopy for trace gas detection with cryogenic and room-temperature continuous-wave quantum cascade lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Grossel</w:t>
+                <w:t xml:space="preserve">Virginie Zeninari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Huret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valéry Catoire</w:t>
+                <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Berthet</w:t>
+                <w:t xml:space="preserve">Thomas Decarpenterie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Renard</w:t>
+                <w:t xml:space="preserve">Bruno Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 115, D21303 (15 p.). </w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (2), pp.194-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009JD012947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/s11534-009-0042-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01180725v1</w:t>
+                <w:t xml:space="preserve">hal-03632652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum cascade laser spectroscopy of N2O in the 7.9 μm region for the in situ monitoring of the atmosphere</w:t>
               </w:r>
@@ -2109,51 +2109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2216,77 +2216,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete study of CO2 line parameters around 4845cm−1 for Lidar applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2388,51 +2388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2680,51 +2680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zéninari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Parvitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3255,51 +3255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Rencontres Comifer-Gemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtuel Clermont-Ferrand, France</w:t>
@@ -3322,51 +3322,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
+                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils. An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
@@ -3401,97 +3401,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France. 2019</w:t>
+              <w:t xml:space="preserve">6th Sino-French joint-workshop on Atmospheric-Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736215v1</w:t>
+                <w:t xml:space="preserve">hal-04221560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils. An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
+                <w:t xml:space="preserve">PESAa - Platform for studying Soil–Atmosphere Exchanges on agricultural soils An agro-environmental equipment for experimentation and acquisition of agro-environmental references</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ayzac</w:t>
@@ -3526,73 +3526,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Sino-French joint-workshop on Atmospheric-Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221560v1</w:t>
+                <w:t xml:space="preserve">hal-02736215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some insights in sources and processes of production of N2O by surface water in a watershed dominated by cropland in France thanks to isotopic analysis with a Picarro G5131-i spectrometer.</w:t>
               </w:r>
@@ -4903,217 +4903,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification d’un analyseur isotopique de N2O – Picarro G5131-i</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Besnault</w:t>
+                <w:t xml:space="preserve">The soil-atmosphere interface : a front and exit door to the unsaturated zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Poursat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Qualité en Recherche du Département Environnement et Agronomie INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502011v1</w:t>
+                <w:t xml:space="preserve">hal-02733740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil-atmosphere interface : a front and exit door to the unsaturated zone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Lacoste</w:t>
+                <w:t xml:space="preserve">Qualification d’un analyseur isotopique de N2O – Picarro G5131-i</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Besnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poursat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Knowledge’s frontiers in water unsaturated hydrogeosystems: interface dynamics, heterogeneities &amp; couplings"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées Qualité en Recherche du Département Environnement et Agronomie INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733740v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riverine emissions of nitrous oxide in a cropland region in France</w:t>
               </w:r>
@@ -5908,277 +5908,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-comparison campaign for the measurement of N2O fluxes from a grassland in Scotland using micrometeorology.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arjan Hensen</w:t>
+                <w:t xml:space="preserve">Modeling nitrous oxide emissions from tile-drained winter wheat fields in Central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangxin Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCENT-Plus Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Urbino, Italy</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. EGU 2013-10787, poster</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808514v1</w:t>
+                <w:t xml:space="preserve">hal-01190234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling nitrous oxide emissions from tile-drained winter wheat fields in Central France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cellier</w:t>
+                <w:t xml:space="preserve">Inter-comparison campaign for the measurement of N2O fluxes from a grassland in Scotland using micrometeorology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Famulari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiko Nemitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Ibrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan Hensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. EGU 2013-10787, poster</w:t>
+              <w:t xml:space="preserve">ACCENT-Plus Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190234v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some aspects of the spatial variability of N2O emissions from an agricultural soil in central France</w:t>
               </w:r>
@@ -7204,51 +7204,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA474AEF"/>
+    <w:nsid w:val="7E81DAD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7435,51 +7435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-grossel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2659-9416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04859930v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117155" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04033295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elicia Verardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2023.104168" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00635" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142664" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553360v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00654-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01549697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bureau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.06.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8SMR43F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373724v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01064719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.06.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangxin Gu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9593-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Grossel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.01.029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-282BXSR0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(12)60029-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MN2MJQT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/22/7/075601" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zeninari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-009-0042-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01180725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grossel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012947" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Z&#233;ninari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parvitte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courtois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.12.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JRX4N3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.06.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4WQ72TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2006.11.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF694GXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#233;galia-Jarlot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parvitte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grossel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.11.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3TFBZWQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068402v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2005.11.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR5JPJGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Filippis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Yahyaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lecomte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pasquier," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourennane," TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cousin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Girot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788811v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Th&#233;r&#232;se Montech" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738941v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739808v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meetingorganizer.copernicus.org/egu2014/meetingprogramme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589701v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Goglio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15651" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leforestier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502028v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Besnault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502011v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poursat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736171v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anunciacion Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735148v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788274v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734678v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739498v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793961v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808514v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Famulari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vermeulen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Hensen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749511v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809173v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748813v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186788v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-grossel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2659-9416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04859930v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117155" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04033295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elicia Verardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2023.104168" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00635" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142664" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553360v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00654-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01549697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bureau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Silvia Massad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.06.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8SMR43F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01373724v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.06.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01064719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.06.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192472v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangxin Gu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-013-9593-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Grossel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.01.029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-282BXSR0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Roussel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(12)60029-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MN2MJQT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00595203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Catoire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/22/7/075601" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01180725v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grossel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Huret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Berthet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012947" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zeninari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Joly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Decarpenterie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grouiez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11534-009-0042-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Z&#233;ninari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parvitte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courtois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.12.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JRX4N3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.06.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4WQ72TC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Durry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2006.11.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF694GXW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#233;galia-Jarlot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Z&#233;ninari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Parvitte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grossel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2005.11.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3TFBZWQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068402v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2005.11.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR5JPJGD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Da&#235;le" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Filippis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Yahyaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lecomte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pasquier," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bourennane," TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cousin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Girot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221560v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gaillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788811v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Th&#233;r&#232;se Montech" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738941v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Laville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739808v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chartier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meetingorganizer.copernicus.org/egu2014/meetingprogramme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589701v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Goglio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15651" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leforestier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502028v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Besnault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733740v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04502011v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poursat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736171v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anunciacion Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735148v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788274v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734678v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739498v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793961v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190234v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808514v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Famulari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ibrom" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vermeulen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Hensen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749511v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809173v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748813v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186788v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>