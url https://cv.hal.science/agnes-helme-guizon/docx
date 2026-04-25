--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -156,346 +156,333 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et justifications morales : étude des mécanismes de désengagement moral dans la consommation d’insectes</w:t>
+                <w:t xml:space="preserve">Un jeu sérieux pour assister les choix alimentaires des étudiants précaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
+                <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julie Dugdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Congrès de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, LILLE, France</w:t>
+              <w:t xml:space="preserve">Jeux et Enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dijon, Jun 2026, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018841v1</w:t>
+                <w:t xml:space="preserve">hal-05594811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should I stay or should I go? How app affordances, psychological needs and engagement types shape the path to healthy eating behaviors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Beyond Gender Stereotypes: Evaluating Trust and Value in Well-Being Chatbot Interactions. Extended Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caldara Cindy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Raies</w:t>
+                <w:t xml:space="preserve">Mohammed Hakimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Congrès de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018792v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warm Her, competent Him: does gender shape user’s trust, value and perceptions of communality and agency during real-time interactions with well-being chatbots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soffien Bataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hakimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Congrès de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -506,5081 +493,5297 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing social et bien-être des patients chroniques : impact du soutien social des plateformes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Congrès de l'Association Française du Marketin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence and Social Marketing - plenary session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharyn Rundle-Thiele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th World Social Marketing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESMA, Nov 2025, Alicante (SPAIN), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment inciter les individus à pratiquer une activité physique ? L’apport de la théorie du contenu des buts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Should I stay or should I go? How app affordances, psychological needs and engagement types shape the path to healthy eating behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caldara Cindy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journée Internationale du Marketing Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">41ème Congrès de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688600v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HE OR SHE? IMPACT OF GENDER'S WELL-BEING CHATBOTS ON USER PERCEPTIONS AND INTENTIONS: A STUDY OF AGENCY, COMMUNALITY AND TRUST</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Perceptions et justifications morales : étude des mécanismes de désengagement moral dans la consommation d’insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soffien Bataoui</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caldara Cindy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hakimi</w:t>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">41ème Congrès de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683739v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les applications nutritionnelles et leurs effets sur les choix alimentaires des consommateurs : entre empowerment et vulnérabilité. Le cas Yuka</w:t>
+                <w:t xml:space="preserve">Comment inciter les individus à pratiquer une activité physique ? L’apport de la théorie du contenu des buts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+                <w:t xml:space="preserve">Houda Sassi-Chamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, France Marseille, France</w:t>
+              <w:t xml:space="preserve">8ème Journée Internationale du Marketing Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817206v1</w:t>
+                <w:t xml:space="preserve">hal-04688600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir les insectes auprès des végétariens : une fausse bonne idée ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">HE OR SHE? IMPACT OF GENDER'S WELL-BEING CHATBOTS ON USER PERCEPTIONS AND INTENTIONS: A STUDY OF AGENCY, COMMUNALITY AND TRUST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soffien Bataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hakimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, France Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817207v1</w:t>
+                <w:t xml:space="preserve">hal-04683739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-creation of a message to promote healthy eating behavior: A lever to change one’s behaviors? An Abstract</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Les applications nutritionnelles et leurs effets sur les choix alimentaires des consommateurs : entre empowerment et vulnérabilité. Le cas Yuka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Wilhelm-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Great Britain Canterburry, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, France Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817208v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be attractive or to be healthy? Promoting autonomous motivation in physical activity through goals framing. An abstract.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Promouvoir les insectes auprès des végétariens : une fausse bonne idée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Sassi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Broyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Great Britain Canterburry, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, France Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817209v1</w:t>
+                <w:t xml:space="preserve">hal-04817207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">) Influence of virtual hospitality on purchase intention online: The serial mediation of trust and well-being</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-creation of a message to promote healthy eating behavior: A lever to change one’s behaviors? An Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caldara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Giannelloni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+                <w:t xml:space="preserve">M.-C. Wilhelm-Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Tunisia Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Great Britain Canterburry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817216v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a theory-based model to induce behavioural change in terms of physical activity and sedentarity: an application to adults living in a low socioeconomic posit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">To be attractive or to be healthy? Promoting autonomous motivation in physical activity through goals framing. An abstract.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Debru</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Greece Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Great Britain Canterburry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817210v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de l’hospitalité virtuelle sur l’intention d’achat en ligne : la médiation en série du bien-être et de la confiance,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Influence of virtual hospitality on online purchase intention: the mediating role of well-being and trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soffien Bataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Giannelloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Giannelloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2022, Tunisia, Tunisia</w:t>
+              <w:t xml:space="preserve">, Jan 2022, Tunis, Tunisie, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816806v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of virtual hospitality on online purchase intention: the mediating role of well-being and trust</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Towards a theory-based model to induce behavioural change in terms of physical activity and sedentarity: an application to adults living in a low socioeconomic posit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Tunis, Tunisie, Tunisie</w:t>
+              <w:t xml:space="preserve">European Marketing Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Greece Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809672v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Co-Creation Paradigm for a Healthier Lifestyle: Fostering Consumers’ Creativity in online communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">L’influence de l’hospitalité virtuelle sur l’intention d’achat en ligne : la médiation en série du bien-être et de la confiance,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soffien Bataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Anin</w:t>
+                <w:t xml:space="preserve">J.-L. Giannelloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Social Marketing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Greece, Greece</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Tunisia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04816831v1</w:t>
+                <w:t xml:space="preserve">hal-04816806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévention du tabagisme sur les réseaux sociaux : regards croisés de de la théorie de l’auto-détermination et de la théorie des niveaux de représentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessica Gérard</w:t>
+                <w:t xml:space="preserve">) Influence of virtual hospitality on purchase intention online: The serial mediation of trust and well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Giannelloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Congrès de l’Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Angers (France), France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Tunisia Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688567v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les activites physiques et les comportements sedentaires chez des adultes defavorises : une approche par les dynamiques motivationnelles et interactionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Co-Creation Paradigm for a Healthier Lifestyle: Fostering Consumers’ Creativity in online communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Debru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lepine Valérie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pison C.</w:t>
+                <w:t xml:space="preserve">C. Anin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Congrès de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Angers, France, France</w:t>
+              <w:t xml:space="preserve">European Social Marketing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Greece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809827v1</w:t>
+                <w:t xml:space="preserve">hal-04816831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence Powered Diagnosis Applications: Understanding Patients’ Reactions To The Use Of Artificial Intelligence During Their Patient Journey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prévention du tabagisme sur les réseaux sociaux : regards croisés de de la théorie de l’auto-détermination et de la théorie des niveaux de représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lanotte A.</w:t>
+                <w:t xml:space="preserve">Houda Sassi-Chamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Seattle, United States, États-Unis</w:t>
+              <w:t xml:space="preserve">37ème Congrès de l’Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809701v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food App-Rehension: When Digital Health Technology for Food Backfires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Artificial Intelligence Powered Diagnosis Applications: Understanding Patients’ Reactions To The Use Of Artificial Intelligence During Their Patient Journey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Princesse El-Ariss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Labarge M.</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivard Marjolaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teston A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanotte A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, New York, United States, États-Unis</w:t>
+              <w:t xml:space="preserve">Association for Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Seattle, United States, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809824v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining Users’ Emotions, Expectations and Engagement with Nutritional Apps Using Affordances Theory: An Abstract</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maureen Bourassa</w:t>
+                <w:t xml:space="preserve">Comprendre les activites physiques et les comportements sedentaires chez des adultes defavorises : une approche par les dynamiques motivationnelles et interactionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lepine Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Caldara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+                <w:t xml:space="preserve">Haithem Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labarge M.</w:t>
+                <w:t xml:space="preserve">Pison C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, online, Région indéterminée</w:t>
+              <w:t xml:space="preserve">XXVIIème Congrès de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Angers, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809833v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer l’efficacité des messages de prévention sur les réseaux sociaux : Effets du ton et de la distance sociale sur l’intention d’arrêter de fumer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food App-Rehension: When Digital Health Technology for Food Backfires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourassa Maureen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Caldara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Sassi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jessica Gérard</w:t>
+                <w:t xml:space="preserve">Labarge M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Congrès de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Angers, France, France</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, New York, United States, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809928v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional Apps Fit-Back: When Experiences (fail to) Meet Users’ Expectations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Examining Users’ Emotions, Expectations and Engagement with Nutritional Apps Using Affordances Theory: An Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Bourassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Caldara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labarge M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Congrès de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Angers, France, France</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, online, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809926v1</w:t>
+                <w:t xml:space="preserve">hal-04809833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food App-reciation : How nutrition-related apps shape food choices and consumer wisdom? A Case Study Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Mature Consumers and Smart Devices: How they Mitigate Future Vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourassa Maureen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labarge M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France, France</w:t>
+              <w:t xml:space="preserve">XXVIème Congrès de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Biarritz, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809857v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plateformes communautaires en ligne comme source d’empowerment en santé ? Le programme « Slow diabète »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fostering creativity in online environments for social marketing purpose: A research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L. Mourre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+                <w:t xml:space="preserve">Camille Valentine Anin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Plateformes, communautés et écosystèmes à l'ère du numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Créteil, France, France</w:t>
+              <w:t xml:space="preserve">19èmes Journée du marketing digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809935v1</w:t>
+                <w:t xml:space="preserve">hal-04809906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mature Consumers and Smart Devices: How they Mitigate Future Vulnerability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Renforcer l’efficacité des messages de prévention sur les réseaux sociaux : Effets du ton et de la distance sociale sur l’intention d’arrêter de fumer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Labarge M.</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIème Congrès de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Biarritz, France, France</w:t>
+              <w:t xml:space="preserve">XXVIIème Congrès de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Angers, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809911v1</w:t>
+                <w:t xml:space="preserve">hal-04809928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering creativity in online environments for social marketing purpose: A research agenda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Nutritional Apps Fit-Back: When Experiences (fail to) Meet Users’ Expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilhelm Marie-Claire</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourassa Maureen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Caldara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labarge M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journée du marketing digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France, France</w:t>
+              <w:t xml:space="preserve">XXVIIème Congrès de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Angers, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809906v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du téléchargement au (dés)engagement des applications alimentaires : une approche par les affordances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Food App-reciation : How nutrition-related apps shape food choices and consumer wisdom? A Case Study Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Valentine Anin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Valentine Anin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quinzième Journée AFM du Marketing Agroalimentaire à Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Montpellier, France, France</w:t>
+              <w:t xml:space="preserve">Association for Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809861v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging co-creation to engage in sustainable behavioural changes: A French Touch of Social Marketing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Les plateformes communautaires en ligne comme source d’empowerment en santé ? Le programme « Slow diabète »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffin S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Social Marketing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Thessalonique, Grèce, Grèce</w:t>
+              <w:t xml:space="preserve">Colloque "Plateformes, communautés et écosystèmes à l'ère du numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Créteil, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809844v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social change by design : Design Thinking as a Participatory Research Journey in Social Marketing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Du téléchargement au (dés)engagement des applications alimentaires : une approche par les affordances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Caldara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Valentine Anin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Social Marketing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Thessalonique, Grèce, Grèce</w:t>
+              <w:t xml:space="preserve">Quinzième Journée AFM du Marketing Agroalimentaire à Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Montpellier, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809847v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social marketing program for improving physical activity practice and reduce sedentary lifestyle (poster)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Leveraging co-creation to engage in sustainable behavioural changes: A French Touch of Social Marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gurviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pison C.</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourre M.-L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffin S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Time to Move": 3rd edition of the International Transplantoux Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Louvain, Belgique, Belgique</w:t>
+              <w:t xml:space="preserve">5th Social Marketing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Thessalonique, Grèce, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809914v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plateformes communautaires en ligne comme source d'empowerment en santé. Le programme Slow Diabète</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Avril</w:t>
+                <w:t xml:space="preserve">Social marketing program for improving physical activity practice and reduce sedentary lifestyle (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pison C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Plateformes, communautés et écosystèmes à l’ère du numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Créteil (en ligne), France</w:t>
+              <w:t xml:space="preserve">"Time to Move": 3rd edition of the International Transplantoux Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Louvain, Belgique, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258728v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contamination perçue en grande distribution : regards croisés des consommateurs et des manageurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+                <w:t xml:space="preserve">Social change by design : Design Thinking as a Participatory Research Journey in Social Marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Valentine Anin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">5th Social Marketing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Thessalonique, Grèce, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688308v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of a website’s virtual hospitality on well-being and behavioral intentions towards sustainable transportation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les plateformes communautaires en ligne comme source d'empowerment en santé. Le programme Slow Diabète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soffien Bataoui</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMS World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque "Plateformes, communautés et écosystèmes à l’ère du numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Créteil (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056804v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The power of digital nudge : moving towards public transportation and debunking false beliefs. A conceptual framework : Structured abstract</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La contamination perçue en grande distribution : regards croisés des consommateurs et des manageurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aditya Kumar Purohit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMS World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">36ème Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056807v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shall I drive ? The influence of a website’s virtual hospitality on well-being and behavior al intentions towards sustainable transportation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The influence of a website’s virtual hospitality on well-being and behavioral intentions towards sustainable transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Giannelloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soffien Bataoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AMS World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02048817v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximité de la source de la récompense et efficacité de la communication préventive dans le cadre de la lutte anti-tabac. Une approche par la Théorie de l’Auto-Détermination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The power of digital nudge : moving towards public transportation and debunking false beliefs. A conceptual framework : Structured abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessica Gerard</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Kumar Purohit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée du Marketing du Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">AMS World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071855v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets connectés facilitateurs de la pratique d'une activité physique par les seniors ? Une approche par la théorie de l'auto-détermination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Shall I drive ? The influence of a website’s virtual hospitality on well-being and behavior al intentions towards sustainable transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soffien Bataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Giannelloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Féron Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée Internationale du Marketing Santé (JIMS 5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">13e Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056799v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02048817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelqu’un a poussé un message dans ma timeline. Effets du ton du message et de la distance sociale sur l’intention de comportement et sur le bien-être.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Proximité de la source de la récompense et efficacité de la communication préventive dans le cadre de la lutte anti-tabac. Une approche par la Théorie de l’Auto-Détermination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée Internationale du Marketing Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">4ème Journée du Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071930v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication préventive en santé : les apports de la théorie de l'auto-détermination (TAD)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les objets connectés facilitateurs de la pratique d'une activité physique par les seniors ? Une approche par la théorie de l'auto-détermination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balbo Laurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Féron Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Congrès de l'Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">5ème Journée Internationale du Marketing Santé (JIMS 5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056602v1</w:t>
+                <w:t xml:space="preserve">hal-02056799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected devices and personal coaching. The effects of feedback message on user’s behavioral intentions: The central role of well-being</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La communication préventive en santé : les apports de la théorie de l'auto-détermination (TAD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Giannelloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th EMAC Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">XXIVème Congrès de l'Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056605v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of feedback messages on well-being and behavioral intentions. A self-determination perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quelqu’un a poussé un message dans ma timeline. Effets du ton du message et de la distance sociale sur l’intention de comportement et sur le bien-être.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Giannelloni</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIème Congrès de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">5ème Journée Internationale du Marketing Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056774v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using sensory marketing in banking sector,or how to attract consumers back</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+                <w:t xml:space="preserve">The impact of feedback messages on well-being and behavioral intentions. A self-determination perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Magnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Giannelloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Venise, Italy</w:t>
+              <w:t xml:space="preserve">XXXIIIème Congrès de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01407470v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the combinations of patterns of brand engagement leading to high brand loyalty intentions in social media?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Connected devices and personal coaching. The effects of feedback message on user’s behavioral intentions: The central role of well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Magnoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Giannelloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">46th EMAC Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056782v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du cadrage du message sur les intentions comportementales en matière de coaching personnel : le rôle central des émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Giannelloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Magnoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIème Congrès de l'Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience vécue par le consommateur : levier d’une intégration réussie dans la supply chain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIème Congrès de l'Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions et messages de prévention santé : impact des émotions perçues et ressenties sur l’intention de suivre et de partager la recommandation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using sensory marketing in banking sector,or how to attract consumers back</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Nurra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurie Balbo</w:t>
+                <w:t xml:space="preserve">Julien Grobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIMS : Journée Internationale du Marketing de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02070539v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01407470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des recommandations en ligne personnalisées : une approche par la distance sociale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">What are the combinations of patterns of brand engagement leading to high brand loyalty intentions in social media?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Magnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Féron Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXème Congrès de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056796v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejoignez-nous sur Facebook ! Quand relation de qualité fan-marque rime avec intention de fidélité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Emotions et messages de prévention santé : impact des émotions perçues et ressenties sur l’intention de suivre et de partager la recommandation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Maillard Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nurra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Magnoni</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rendez-vous de la Recherche, Communication &amp; Médias, IREP/AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Université Panthéon-Assas, Paris, France</w:t>
+              <w:t xml:space="preserve">JIMS : Journée Internationale du Marketing de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064112v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02070539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marques sont mes amies sur Facebook : vers une typologie de fans basée sur la relation à la marque</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Magnoni</w:t>
+                <w:t xml:space="preserve">Efficacité des recommandations en ligne personnalisées : une approche par la distance sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balbo Laurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Féron Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les marques sont mes amies sur Facebook : vers une typologie de fans basée sur la relation à la marque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, paris, France. pp.cd rom</w:t>
+              <w:t xml:space="preserve">XXXème Congrès de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00862429v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Facebook Forever? The impact of social media attachment on the attitude towards brands presence on facebook</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rejoignez-nous sur Facebook ! Quand relation de qualité fan-marque rime avec intention de fidélité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Magnoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">4èmes Rendez-vous de la Recherche, Communication &amp; Médias, IREP/AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Université Panthéon-Assas, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105394v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contamination perçue d'un produit vers une meilleure compréhension de ses antécédents et de ses effets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Les marques sont mes amies sur Facebook : vers une typologie de fans basée sur la relation à la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Magnoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème International Marketing Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Venise, Italie. pp.site web</w:t>
+              <w:t xml:space="preserve">Les marques sont mes amies sur Facebook : vers une typologie de fans basée sur la relation à la marque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, paris, France. pp.cd rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00849064v1</w:t>
+                <w:t xml:space="preserve">halshs-00862429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facebook For Ever : Une exploration du concept d'attachement à un réseau Social</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Best Facebook Forever? The impact of social media attachment on the attitude towards brands presence on facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Caldara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Raies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée de la communication "Below the line" Communications - Speed Reviewing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00755808v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention du risque de maigreur extrême. Comment améliorer l’efficacité des campagnes de communication?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Dubois</w:t>
+                <w:t xml:space="preserve">La contamination perçue d'un produit vers une meilleure compréhension de ses antécédents et de ses effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée Internationale du Marketing Santé (JIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">11ème International Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Venise, Italie. pp.site web</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108802v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00849064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer l'immersion dans une expérience de consommation : premiers développements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Facebook For Ever : Une exploration du concept d'attachement à un réseau Social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Caldara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gotteland</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème Congrès de l'Association Française de Marketing.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Nancy, France. pp.Actes sur CD ROM</w:t>
+              <w:t xml:space="preserve">6ème Journée de la communication "Below the line" Communications - Speed Reviewing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00192979v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00755808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'immersion dans une expérience de consommation : vers une échelle de mesure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévention du risque de maigreur extrême. Comment améliorer l’efficacité des campagnes de communication?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fornerino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Gaudemaris</w:t>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journées de Recherche Marketing de Bourgogne, 9-10 novembre, Dijon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">2ème Journée Internationale du Marketing Santé (JIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00103377v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mesurer l'immersion dans une expérience de consommation : premiers développements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fornerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIème Congrès de l'Association Française de Marketing.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Nancy, France. pp.Actes sur CD ROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immersion dans une expérience de consommation : vers une échelle de mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fornerino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaudemaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème Journées de Recherche Marketing de Bourgogne, 9-10 novembre, Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Engager l’internaute : pistes de réflexion théoriques, méthodologiques et managériales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque de l’Association Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5590,1392 +5793,1392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur et IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Ménissier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire critique de l'intelligence artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2025, 979 1 0370 4584 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05552928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3 - Vers une meilleure compréhension des comportements de santé en vue de les faire évoluer : l’intégration de la théorie de l’auto-détermination au modèle socio-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Debru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing social et nudge - Comment changer les comportements en santé ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Éditions, p.60-67, 2022, Économie et société, 9782376875482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.gallo.2022.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention de psychologie positive et bien-être au travail des professionnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frattina Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kerjean-Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Lanthaume; Rebecca Shankland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie positive : 12 interventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions In press, pp.103-127, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choisir parmi les techniques spécifiques d'analyse qualitative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Collecter les données par l'enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Haon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Marie-Laure,Gavard-Perret; David Gotteland; Christophe Haon; Alain Jolibert. </w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Laure Gavard-Perret; David Gotteland; Christophe Haon; Alain Jolibert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologie de la recherche en sciences de gestion: Réussir son mémoire ou sa thèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pearson Education France, pp.243-274, 2018</w:t>
+              <w:t xml:space="preserve">, Pearson Education France, pp.87-135, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085917v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecter les données par l'enquête</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Choisir parmi les techniques spécifiques d'analyse qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Marie-Laure Gavard-Perret; David Gotteland; Christophe Haon; Alain Jolibert. </w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanc-Provent Sonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Laure,Gavard-Perret; David Gotteland; Christophe Haon; Alain Jolibert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologie de la recherche en sciences de gestion: Réussir son mémoire ou sa thèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pearson Education France, pp.87-135, 2018</w:t>
+              <w:t xml:space="preserve">, Pearson Education France, pp.243-274, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085916v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Are the Combinations of Patterns of Brand Engagement Leading to High Brand Loyalty Intentions in Social Media? An Extended Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Magnoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing at the Confluence between Entertainment and Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1397-1402, 2017, Developments in Marketing Science: Proceedings of the Academy of Marketing Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-47331-4_276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité de la communication : un domaine en pleine évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fondamentaux du management : théories et pratiques,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG,, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00355661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'internet sur les entreprises et les consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">les fondamentaux du management : théories et pratiques,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG,, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00355666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisir parmi les techniques spécifiques d'analyse qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologie de la recherche : réussir son mémoire ou sa thèse en sciences de gestion,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson Education France,, pp.247-274, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00325144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecter les données : l'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologie de la recherche : réussir son mémoire ou sa thèse en sciences de gestion,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson Education France, pp.87-139, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00325141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique de données textuelles en sciences de gestion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacité de la communication : un domaine en constante évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse statistique de données textuelles en sciences de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions EMS, 200 p., 2007, Questions de société</w:t>
+              <w:t xml:space="preserve">in Regards sur la recherche en gestion : Contributions grenobloises,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan,, pp.289-308, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00155786v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00322995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la communication : un domaine en constante évolution</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse statistique de données textuelles en sciences de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Causente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peyrat-Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rojot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Regards sur la recherche en gestion : Contributions grenobloises,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan,, pp.289-308, 2007</w:t>
+              <w:t xml:space="preserve">Analyse statistique de données textuelles en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, 200 p., 2007, Questions de société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00322995v1</w:t>
+                <w:t xml:space="preserve">halshs-00155786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'Internet sur les entreprises et les consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Regards sur la recherche en gestion : Contributions grenobloises,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan,, pp.273-289, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00322990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse de données textuelles avec Sphinx - Une application à la personnalisation sur Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Analyse Statistique de Données Textuelles en Sciences de Gestion – Concepts, Méthodes, Applications, coordonné par Claire GAUZENTE et Dominique PEYRAT-GUILLARD,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.133-157, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00323000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6985,137 +7188,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Designing Consumer Acceptance: Innovative Packaging Solutions for Edible Insect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caldara Cindy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th World Social Marketing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7125,3113 +7328,3165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA générative et recherche : Nouveaux questionnements éthiques ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Physical inactivity and sedentary behaviours: screening and intervention in primary care, a prospective, multicentre, cluster-randomised, controlled, stepped-wedge study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Data Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36863/mds.a.68653⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.3951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-025-25410-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549623v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing Online Research Communities for Co-creation in Social Marketing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">IA générative et recherche : Nouveaux questionnements éthiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Toti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aubert Hassouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Marketing Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/15245004241264052⟩</w:t>
+              <w:t xml:space="preserve">Management &amp; Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36863/mds.a.68653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615939v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed-methods approach to understanding barriers and facilitators to healthy eating and exercise from five European countries: highlighting the roles of enjoyment, emotion and social engagement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harnessing Online Research Communities for Co-creation in Social Marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology &amp; Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08870446.2023.2274045⟩</w:t>
+              <w:t xml:space="preserve">Social Marketing Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (2-3), pp.171-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/15245004241264052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809493v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Consumer Preferences and Intentions for Cocreated Features of a Combined Diet and Physical Activity App: Cross-Sectional Study in 4 European Countries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mixed-methods approach to understanding barriers and facilitators to healthy eating and exercise from five European countries: highlighting the roles of enjoyment, emotion and social engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sah</w:t>
+                <w:t xml:space="preserve">Sarah Snuggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Clot</w:t>
+                <w:t xml:space="preserve">Clot Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lamport</w:t>
+                <w:t xml:space="preserve">Lamport Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sah Anumeha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forrest Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/44993⟩</w:t>
+              <w:t xml:space="preserve">Psychology &amp; Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2023.2274045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817200v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 Lockdown and Changes in Dietary and Lifestyle Behaviors in a French Longitudinal Cohort</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling Consumer Preferences and Intentions for Cocreated Features of a Combined Diet and Physical Activity App: Cross-Sectional Study in 4 European Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Féart</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Mahmoodi Kahriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Snuggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lamport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15214682⟩</w:t>
+              <w:t xml:space="preserve">JMIR Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.e44993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/44993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613950v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer l’efficacité des messages persuasifs en santé sur Facebook : effets du ton et de la distance sociale sur l’intention d’arrêter de fumer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">COVID-19 Lockdown and Changes in Dietary and Lifestyle Behaviors in a French Longitudinal Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine De Reviers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessica Gerard</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Féart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dm.107.0031⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (21), pp.4682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15214682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004297v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study of negative framing message aimed at reducing dietary restraint intentions for eating disorder prevention: The mediating role of self-efficacy.</w:t>
+                <w:t xml:space="preserve">Renforcer l’efficacité des messages persuasifs en santé sur Facebook : effets du ton et de la distance sociale sur l’intention d’arrêter de fumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Flaudias</w:t>
+                <w:t xml:space="preserve">Houda Sassi-Chamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107, pp.31-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dm.107.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816803v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Efficacy Mediates the Effect of Framing Eating Disorders Prevention Message on Intentions to Have a Sufficient Weight: A Pilot Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">A pilot study of negative framing message aimed at reducing dietary restraint intentions for eating disorder prevention: The mediating role of self-efficacy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Flaudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (17), pp.8980. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 18 (17), pp.8890</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587273v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du confinement et du déconfinement sur l’évolution pondérale au sein d’une cohorte française</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+                <w:t xml:space="preserve">Self-Efficacy Mediates the Effect of Framing Eating Disorders Prevention Message on Intentions to Have a Sufficient Weight: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.01.039⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (17), pp.8980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18178980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809698v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inférence de contamination en grande distribution : regards croisés des consommateurs et des manageurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+                <w:t xml:space="preserve">Impact du confinement et du déconfinement sur l’évolution pondérale au sein d’une cohorte française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féart Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Piana C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.01.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688305v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien vieillir et bien-être : le rôle des objets connectés dans l’activité physique des seniors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Debru</w:t>
+                <w:t xml:space="preserve">Les outils digitaux, partenaires du bien-vieillir des seniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160510v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils digitaux, partenaires du bien-vieillir des seniors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Debru</w:t>
+                <w:t xml:space="preserve">L’inférence de contamination en grande distribution : regards croisés des consommateurs et des manageurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118 (5), pp.61-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817211v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi ne peut-on s'empêcher de toucher les produits en magasin ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+                <w:t xml:space="preserve">Bien vieillir et bien-être : le rôle des objets connectés dans l’activité physique des seniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.15-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.098.15.36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809909v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer brand engagement and its social side on brand-hosted social media: how do they contribute to brand loyalty?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Magnoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marketing Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (7-8), pp.716-741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0267257X.2019.1599990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591683v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer brand engagement and its social side on brand-hosted social media: how do they contribute to brand loyalty?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Magnoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marketing Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (7-8), pp.716-741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0267257X.2019.1599990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492743v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within a hair's breadth of buying the product: The impact of tangible and intangible bodily cues of contamination: The role of disgust and mental imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (5), pp.537-549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/acp.3425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrité, bénéfices et identification : trois leviers pour booster l'engagement envers la marque sur les réseaux sociaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">When recommending a product backfires: The effects of justification and source on user responses to online personalized recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Féron Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Magnoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7193/DM.084.95.113⟩</w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (2), pp.81-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.172.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308625v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When recommending a product backfires: The effects of justification and source on user responses to online personalized recommendations</w:t>
+                <w:t xml:space="preserve">Intégrité, bénéfices et identification : trois leviers pour booster l'engagement envers la marque sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Balbo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Magnoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sim.172.0081⟩</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84, pp.95-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.084.95.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022963v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrité, bénéfices et identification : trois leviers pour booster l'engagement envers la marque sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Magnoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 84, pp.95-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can music improve e-behavioral intentions by enhancing consumers' immersion and experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianela Fornerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 52 (8), pp.1025-1034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.im.2015.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01344350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancrer une proposition de valeur dans la simplicité : Le cas d'un site web marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Raïes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73, 139-152 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BFF &amp;quot;: Best Facebook Forever? The impact of social media attachment on the attitude towards brand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Les marques sont mes amies sur Facebook : Vers une typologie de fans basée sur la relation à la marque et le sentiment d'appartenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Raies</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Magnoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing ZFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, n°1,, p. 32-39</w:t>
+              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 243, pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00640601v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01064315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marques sont mes amies sur facebook : vers une typologie des fans basée sur la relation à la marque et le sentiment d'appartenance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Magnoni</w:t>
+                <w:t xml:space="preserve">BFF &amp;quot;: Best Facebook Forever? The impact of social media attachment on the attitude towards brand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caldara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Marketing ZFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°1,, p. 32-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796263v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00640601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marques sont mes amies sur Facebook : Vers une typologie de fans basée sur la relation à la marque et le sentiment d'appartenance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Magnoni</w:t>
+                <w:t xml:space="preserve">Les marques sont mes amies sur facebook : vers une typologie des fans basée sur la relation à la marque et le sentiment d'appartenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Magnoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 243, pp.23-34</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01064315v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération Y et marketing. Evolution ou révolution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ottmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, n°59,, p. 83-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00560330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences cinématographiques en état d'immersion : effet sur la satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fornerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gotteland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (3), pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00365157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tempérament : mesure et impact sur les comportements d'achat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (1), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737010802300101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00325140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tempérament : mesure et impact sur les comportements d'achat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (1), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737010802300101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00364908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse automatisée de données textuelles en marketing : comparaison de trois logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36, pp.75-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7193/DM.036.75.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02915772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser l’achat et la fidélité des internautes : les apports de la théorie psychosociale de l’engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 34, pp.53-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imagerie mentale: Un concept à (re)découvrir pour ses apports en marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 18 (4), pp.59-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737010301800404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comportement du consommateur sur un site marchand est-il fondamentalement différent de son comportement en magasin ? Proposition d'un cadre d'appréhension de ses spécificités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 16 (3), pp.25-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/076737010101600303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10241,147 +10496,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Agent for Real-Time Motivational Interviewing by Integrating Adaptive Nonverbal Behavior and Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nezih Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Baudonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10391,192 +10646,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des générations de non-fumeurs : oui, mais comment. The Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sassi-Chamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi ne peut-on pas s’empêcher de toucher les produits en magasin. The Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10586,444 +10841,444 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi est-il important d’avoir une égalité femmes-hommes dans le monde de l’IA ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contamination perçue des produits : vers une meilleure compréhension de ses antécédents et de ses effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00849800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'immersion dans une expérience de consommation vers une échelle de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fornerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Gaudemaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00135512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commitment on the Internet: Theoretical framework, methodological issues and research avenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une perspective renouvelée du comportement des internautes : la théorie psychosociale de l'engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Helme-Guizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.2-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId262"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11091,51 +11346,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7B5EFAE"/>
+    <w:nsid w:val="D49C3DA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11322,51 +11577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-helme-guizon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2433-6273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052638030" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018841v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Alia Zarrouk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caldara Cindy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Broyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffien Bataoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hakimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharyn Rundle-Thiele" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688600v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sassi-Chamsi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hakimi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Wilhelm-Maillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sassi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817216v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giannelloni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bataoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Giannelloni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Marie-Claire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debru" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepine Val&#233;rie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Guizani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pison C." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Princesse El-Ariss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivard Marjolaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teston A." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanotte A." TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809824v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourassa Maureen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Caldara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarge M." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809833v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bourassa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809928v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sassi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809857v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valentine Anin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mourre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gurviez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourre M.-L." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffin S." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258728v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avril" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056807v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Kumar Purohit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056799v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbo Laurie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F&#233;ron Jeannot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071930v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056602v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Magnoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407470v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grobert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056792v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Maillard Wilhelm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064112v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862429v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magnoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raies" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755808v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108802v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192979v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fornerino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gotteland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103377v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudemaris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899950v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amato" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552928v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816805v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gallo.2022.01" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086093v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frattina Baptiste" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean-Ritter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Julien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc-Provent Sonia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085916v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Haon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03591727v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47331-4_276" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355661v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Gavard-Perret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325141v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gotteland" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155786v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causente" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rojot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322995v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322990v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323000v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552950v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549623v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aubert Hassouni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.68653" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15245004241264052" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Snuggs" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clot Sophie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamport Daniel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sah Anumeha" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Joseph" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2274045" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817200v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahmoodi Kahriz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Snuggs" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamport" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44993" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04613950v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine De Reviers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F&#233;art" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214682" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004297v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.107.0031" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816803v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaudias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587273v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178980" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809698v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;art Catherine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La Piana C." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.01.039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688305v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160510v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.098.15.36" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817211v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809909v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03591683v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2019.1599990" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492743v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023107v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3425" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308625v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.084.95.113" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022963v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.172.0081" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796265v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Fornerino" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.im.2015.07.009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCM2MS3D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312236v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ra&#239;es" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640601v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796263v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064315v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560330v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325140v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Capelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300101" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364908v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915772v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.036.75.90" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706601v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022837v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010301800404" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019028v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010101600303" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387255v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galland" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Younsi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Baudonne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688691v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690713v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954196v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849800v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135512v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Gaudemaris" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712134v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712145v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-helme-guizon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2433-6273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052638030" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594811v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552941v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Broyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffien Bataoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hakimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharyn Rundle-Thiele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018792v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caldara Cindy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raies" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Alia Zarrouk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sassi-Chamsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hakimi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Wilhelm-Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giannelloni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Giannelloni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817216v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bataoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816831v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Marie-Claire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688567v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809701v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Princesse El-Ariss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivard Marjolaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teston A." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanotte A." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debru" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepine Val&#233;rie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Guizani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pison C." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourassa Maureen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Caldara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarge M." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bourassa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valentine Anin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809928v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mourre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gurviez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourre M.-L." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffin S." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avril" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Kumar Purohit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbo Laurie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F&#233;ron Jeannot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056602v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Magnoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grobert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056782v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070539v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Maillard Wilhelm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056796v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magnoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755808v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192979v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fornerino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gotteland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudemaris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amato" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gallo.2022.01" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086093v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frattina Baptiste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean-Ritter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Julien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085916v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Haon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc-Provent Sonia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03591727v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47331-4_276" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355661v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Gavard-Perret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355666v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325141v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gotteland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322995v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causente" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rojot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323000v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552950v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381352v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Druart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-25410-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549623v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aubert Hassouni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.68653" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15245004241264052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809493v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Snuggs" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clot Sophie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamport Daniel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sah Anumeha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Joseph" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2274045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817200v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahmoodi Kahriz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Snuggs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamport" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44993" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04613950v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine De Reviers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F&#233;art" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214682" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.107.0031" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816803v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaudias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587273v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178980" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809698v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;art Catherine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La Piana C." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.01.039" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817211v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688305v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160510v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.098.15.36" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492743v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2019.1599990" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03591683v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023107v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3425" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022963v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.172.0081" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308625v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.084.95.113" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796265v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344350v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Fornerino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.im.2015.07.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCM2MS3D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312236v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ra&#239;es" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064315v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640601v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796263v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560330v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365157v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325140v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Capelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300101" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364908v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915772v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.036.75.90" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706601v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022837v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010301800404" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019028v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010101600303" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387255v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galland" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Younsi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Baudonne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688691v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690713v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954196v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849800v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135512v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Gaudemaris" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712134v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712145v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>