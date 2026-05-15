--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -1,11291 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11239 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.15231788079px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> agnes helme-guizon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">agnes-helme-guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2433-6273</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">052638030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=KSHFbv8AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Gender Stereotypes: Evaluating Trust and Value in Well-Being Chatbot Interactions. Extended Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Broyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soffien Bataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hakimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment et rupture d’habitudes : une étude qualitative sur le changement de comportement vers des cosmétiques plus sains pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Berenguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Belen Ojeda Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Philippat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française du marketing, May 2026, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jeu sérieux pour assister les choix alimentaires des étudiants précaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dugdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dijon, Jun 2026, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Routine to Agency: An Intervention Enhancing Consumer Empowerment in Cosmetic Health Choices. A Socio-Ecological Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Berenguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Belen Ojeda Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Louvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Social Marketing Conference (ESMC) 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et justifications morales : étude des mécanismes de désengagement moral dans la consommation d’insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Alia Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caldara Cindy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should I stay or should I go? How app affordances, psychological needs and engagement types shape the path to healthy eating behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caldara Cindy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Raies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and Enablers to Removing Harmful Personal Care Products: A Cross-Cultural Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Berenguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany C Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Belen Ojeda Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Behavioural Public Policy (IBPPC) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing social et bien-être des patients chroniques : impact du soutien social des plateformes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de l'Association Française du Marketin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warm Her, competent Him: does gender shape user’s trust, value and perceptions of communality and agency during real-time interactions with well-being chatbots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Broyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soffien Bataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hakimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Social Marketing - plenary session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharyn Rundle-Thiele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th World Social Marketing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESMA, Nov 2025, Alicante (SPAIN), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment inciter les individus à pratiquer une activité physique ? L’apport de la théorie du contenu des buts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Sassi-Chamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HE OR SHE? IMPACT OF GENDER'S WELL-BEING CHATBOTS ON USER PERCEPTIONS AND INTENTIONS: A STUDY OF AGENCY, COMMUNALITY AND TRUST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Broyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soffien Bataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hakimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Marketing, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les applications nutritionnelles et leurs effets sur les choix alimentaires des consommateurs : entre empowerment et vulnérabilité. Le cas Yuka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, France Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir les insectes auprès des végétariens : une fausse bonne idée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Broyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, France Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-creation of a message to promote healthy eating behavior: A lever to change one’s behaviors? An Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caldara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Wilhelm-Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Great Britain Canterburry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be attractive or to be healthy? Promoting autonomous motivation in physical activity through goals framing. An abstract.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Great Britain Canterburry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Co-Creation Paradigm for a Healthier Lifestyle: Fostering Consumers’ Creativity in online communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Marie-Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caldara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Social Marketing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of virtual hospitality on online purchase intention: the mediating role of well-being and trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soffien Bataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Giannelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Tunis, Tunisie, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de l’hospitalité virtuelle sur l’intention d’achat en ligne : la médiation en série du bien-être et de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soffien Bataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Giannelloni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Tunisia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a theory-based model to induce behavioural change in terms of physical activity and sedentarity: an application to adults living in a low socioeconomic posit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Marketing Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Greece Thessalonique, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">) Influence of virtual hospitality on purchase intention online: The serial mediation of trust and well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Giannelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Tunisia Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food App-Rehension: When Digital Health Technology for Food Backfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourassa Maureen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Caldara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labarge M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, New York, United States, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les activites physiques et les comportements sedentaires chez des adultes defavorises : une approche par les dynamiques motivationnelles et interactionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepine Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pison C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Angers, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention du tabagisme sur les réseaux sociaux : regards croisés de de la théorie de l’auto-détermination et de la théorie des niveaux de représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Sassi-Chamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Congrès de l’Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Powered Diagnosis Applications: Understanding Patients’ Reactions To The Use Of Artificial Intelligence During Their Patient Journey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Princesse El-Ariss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivard Marjolaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teston A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanotte A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Seattle, United States, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Users’ Emotions, Expectations and Engagement with Nutritional Apps Using Affordances Theory: An Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Bourassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Caldara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labarge M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, online, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du téléchargement au (dés)engagement des applications alimentaires : une approche par les affordances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Caldara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Valentine Anin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzième Journée AFM du Marketing Agroalimentaire à Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Montpellier, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes communautaires en ligne comme source d’empowerment en santé ? Le programme « Slow diabète »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Plateformes, communautés et écosystèmes à l'ère du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Créteil, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food App-reciation : How nutrition-related apps shape food choices and consumer wisdom? A Case Study Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Valentine Anin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering creativity in online environments for social marketing purpose: A research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Valentine Anin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Marie-Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journée du marketing digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mature Consumers and Smart Devices: How they Mitigate Future Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourassa Maureen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labarge M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Biarritz, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer l’efficacité des messages de prévention sur les réseaux sociaux : Effets du ton et de la distance sociale sur l’intention d’arrêter de fumer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Angers, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional Apps Fit-Back: When Experiences (fail to) Meet Users’ Expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourassa Maureen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Caldara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labarge M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Angers, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes communautaires en ligne comme source d'empowerment en santé. Le programme Slow Diabète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Plateformes, communautés et écosystèmes à l’ère du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Créteil (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social marketing program for improving physical activity practice and reduce sedentary lifestyle (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pison C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Time to Move": 3rd edition of the International Transplantoux Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Louvain, Belgique, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social change by design : Design Thinking as a Participatory Research Journey in Social Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Valentine Anin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Social Marketing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Thessalonique, Grèce, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging co-creation to engage in sustainable behavioural changes: A French Touch of Social Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gurviez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourre M.-L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffin S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Social Marketing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Thessalonique, Grèce, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contamination perçue en grande distribution : regards croisés des consommateurs et des manageurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of a website’s virtual hospitality on well-being and behavioral intentions towards sustainable transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Giannelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soffien Bataoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS World Marketing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of digital nudge : moving towards public transportation and debunking false beliefs. A conceptual framework : Structured abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Kumar Purohit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS World Marketing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shall I drive ? The influence of a website’s virtual hospitality on well-being and behavior al intentions towards sustainable transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soffien Bataoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Giannelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02048817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité de la source de la récompense et efficacité de la communication préventive dans le cadre de la lutte anti-tabac. Une approche par la Théorie de l’Auto-Détermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée du Marketing du Grand Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets connectés facilitateurs de la pratique d'une activité physique par les seniors ? Une approche par la théorie de l'auto-détermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balbo Laurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Féron Jeannot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Internationale du Marketing Santé (JIMS 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelqu’un a poussé un message dans ma timeline. Effets du ton du message et de la distance sociale sur l’intention de comportement et sur le bien-être.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Internationale du Marketing Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication préventive en santé : les apports de la théorie de l'auto-détermination (TAD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected devices and personal coaching. The effects of feedback message on user’s behavioral intentions: The central role of well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Magnoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Giannelloni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th EMAC Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of feedback messages on well-being and behavioral intentions. A self-determination perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Magnoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Giannelloni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using sensory marketing in banking sector,or how to attract consumers back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01407470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the combinations of patterns of brand engagement leading to high brand loyalty intentions in social media?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Magnoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du cadrage du message sur les intentions comportementales en matière de coaching personnel : le rôle central des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Giannelloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Magnoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience vécue par le consommateur : levier d’une intégration réussie dans la supply chain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Reaidy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des recommandations en ligne personnalisées : une approche par la distance sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balbo Laurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Féron Jeannot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et messages de prévention santé : impact des émotions perçues et ressenties sur l’intention de suivre et de partager la recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Maillard Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Balbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIMS : Journée Internationale du Marketing de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejoignez-nous sur Facebook ! Quand relation de qualité fan-marque rime avec intention de fidélité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Magnoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rendez-vous de la Recherche, Communication &amp; Médias, IREP/AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Université Panthéon-Assas, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best Facebook Forever? The impact of social media attachment on the attitude towards brands presence on facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Caldara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Raies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques sont mes amies sur Facebook : vers une typologie de fans basée sur la relation à la marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magnoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marques sont mes amies sur Facebook : vers une typologie de fans basée sur la relation à la marque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, paris, France. pp.cd rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contamination perçue d'un produit vers une meilleure compréhension de ses antécédents et de ses effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème International Marketing Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Venise, Italie. pp.site web</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00849064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook For Ever : Une exploration du concept d'attachement à un réseau Social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Raies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Caldara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée de la communication "Below the line" Communications - Speed Reviewing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention du risque de maigreur extrême. Comment améliorer l’efficacité des campagnes de communication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Internationale du Marketing Santé (JIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'immersion dans une expérience de consommation : premiers développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fornerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de l'Association Française de Marketing.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nancy, France. pp.Actes sur CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00192979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immersion dans une expérience de consommation : vers une échelle de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fornerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaudemaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées de Recherche Marketing de Bourgogne, 9-10 novembre, Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager l’internaute : pistes de réflexion théoriques, méthodologiques et managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque de l’Association Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA générative et recherche : Nouveaux questionnements éthiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Cases</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Toti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aubert Hassouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (5), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.68653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical inactivity and sedentary behaviours: screening and intervention in primary care, a prospective, multicentre, cluster-randomised, controlled, stepped-wedge study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinsault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.3951. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-025-25410-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Online Research Communities for Co-creation in Social Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Marketing Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2-3), pp.171-178. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/15245004241264052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 Lockdown and Changes in Dietary and Lifestyle Behaviors in a French Longitudinal Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine De Reviers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Féart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (21), pp.4682. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15214682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Consumer Preferences and Intentions for Cocreated Features of a Combined Diet and Physical Activity App: Cross-Sectional Study in 4 European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahram Mahmoodi Kahriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Snuggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anumeha Sah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lamport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.e44993. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/44993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer l’efficacité des messages persuasifs en santé sur Facebook : effets du ton et de la distance sociale sur l’intention d’arrêter de fumer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Sassi-Chamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, No 107 (107), pp.31-52. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dm.107.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot study of negative framing message aimed at reducing dietary restraint intentions for eating disorder prevention: The mediating role of self-efficacy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (17), pp.8890. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18178980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Efficacy Mediates the Effect of Framing Eating Disorders Prevention Message on Intentions to Have a Sufficient Weight: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Flaudias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (17), pp.8980. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18178980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du confinement et du déconfinement sur l’évolution pondérale au sein d’une cohorte française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. La Piana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2021.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inférence de contamination en grande distribution : regards croisés des consommateurs et des manageurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118 (5), pp.61-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien vieillir et bien-être : le rôle des objets connectés dans l’activité physique des seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Debru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98, pp.15-36. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.098.15.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer brand engagement and its social side on brand-hosted social media: how do they contribute to brand loyalty?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Magnoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marketing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (7-8), pp.716-741. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0267257X.2019.1599990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within a hair's breadth of buying the product: The impact of tangible and intangible bodily cues of contamination: The role of disgust and mental imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (5), pp.537-549. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.3425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité, bénéfices et identification : trois leviers pour booster l'engagement envers la marque sur les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Magnoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, pp.95-113. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.084.95.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When recommending a product backfires: The effects of justification and source on user responses to online personalized recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Féron Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2), pp.81-102. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.172.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité, bénéfices et identification : trois leviers pour booster l'engagement envers la marque sur les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Magnoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.95-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can music improve e-behavioral intentions by enhancing consumers' immersion and experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianela Fornerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (8), pp.1025-1034. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.im.2015.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrer une proposition de valeur dans la simplicité : Le cas d'un site web marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Raïes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, 139-152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques sont mes amies sur facebook : vers une typologie des fans basée sur la relation à la marque et le sentiment d'appartenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Magnoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques sont mes amies sur Facebook : Vers une typologie de fans basée sur la relation à la marque et le sentiment d'appartenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Magnoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 243, pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01064315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BFF &amp;quot;: Best Facebook Forever? The impact of social media attachment on the attitude towards brand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caldara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Raies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing ZFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°1,, p. 32-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00640601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération Y et marketing. Evolution ou révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ottmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°59,, p. 83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tempérament : mesure et impact sur les comportements d'achat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737010802300101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00364908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences cinématographiques en état d'immersion : effet sur la satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fornerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (3), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse automatisée de données textuelles en marketing : comparaison de trois logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.75-90. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.036.75.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02915772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser l’achat et la fidélité des internautes : les apports de la théorie psychosociale de l’engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.53-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie mentale: Un concept à (re)découvrir pour ses apports en marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (4), pp.59-79. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737010301800404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement du consommateur sur un site marchand est-il fondamentalement différent de son comportement en magasin ? Proposition d'un cadre d'appréhension de ses spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (3), pp.25-38. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737010101600303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Designing Consumer Acceptance: Innovative Packaging Solutions for Edible Insect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Alia Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caldara Cindy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th World Social Marketing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur et IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Ménissier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire critique de l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2025, 979 1 0370 4584 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05552928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 - Vers une meilleure compréhension des comportements de santé en vue de les faire évoluer : l’intégration de la théorie de l’auto-détermination au modèle socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing social et nudge - Comment changer les comportements en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Éditions, p.60-67, 2022, Économie et société, 9782376875482. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.gallo.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention de psychologie positive et bien-être au travail des professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frattina Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kerjean-Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Lanthaume; Rebecca Shankland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie positive : 12 interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions In press, pp.103-127, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir parmi les techniques spécifiques d'analyse qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc-Provent Sonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Laure,Gavard-Perret; David Gotteland; Christophe Haon; Alain Jolibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie de la recherche en sciences de gestion: Réussir son mémoire ou sa thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson Education France, pp.243-274, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter les données par l'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Gavard-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Laure Gavard-Perret; David Gotteland; Christophe Haon; Alain Jolibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie de la recherche en sciences de gestion: Réussir son mémoire ou sa thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson Education France, pp.87-135, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Are the Combinations of Patterns of Brand Engagement Leading to High Brand Loyalty Intentions in Social Media? An Extended Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Magnoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing at the Confluence between Entertainment and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1397-1402, 2017, Developments in Marketing Science: Proceedings of the Academy of Marketing Science, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47331-4_276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir parmi les techniques spécifiques d'analyse qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Gavard-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie de la recherche : réussir son mémoire ou sa thèse en sciences de gestion,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson Education France,, pp.247-274, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'internet sur les entreprises et les consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Gavard-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les fondamentaux du management : théories et pratiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG,, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de la communication : un domaine en pleine évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Gavard-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fondamentaux du management : théories et pratiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG,, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00355661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter les données : l'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Gavard-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie de la recherche : réussir son mémoire ou sa thèse en sciences de gestion,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson Education France, pp.87-139, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00325141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de la communication : un domaine en constante évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Gavard-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Regards sur la recherche en gestion : Contributions grenobloises,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan,, pp.289-308, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00322995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique de données textuelles en sciences de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Causente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Peyrat-Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rojot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique de données textuelles en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 200 p., 2007, Questions de société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'Internet sur les entreprises et les consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Gavard-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Regards sur la recherche en gestion : Contributions grenobloises,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan,, pp.273-289, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00322990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de données textuelles avec Sphinx - Une application à la personnalisation sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Gavard-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Analyse Statistique de Données Textuelles en Sciences de Gestion – Concepts, Méthodes, Applications, coordonné par Claire GAUZENTE et Dominique PEYRAT-GUILLARD,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.133-157, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Agent for Real-Time Motivational Interviewing by Integrating Adaptive Nonverbal Behavior and Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezih Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Baudonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des générations de non-fumeurs : oui, mais comment. The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Sassi-Chamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ne peut-on pas s’empêcher de toucher les produits en magasin. The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi est-il important d’avoir une égalité femmes-hommes dans le monde de l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils digitaux, partenaires du bien-vieillir des seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Debru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.hv44j9kh4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contamination perçue des produits : vers une meilleure compréhension de ses antécédents et de ses effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00849800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immersion dans une expérience de consommation vers une échelle de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fornerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Gaudemaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commitment on the Internet: Theoretical framework, methodological issues and research avenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective renouvelée du comportement des internautes : la théorie psychosociale de l'engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helme-Guizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.2-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId260"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11346,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D49C3DA4"/>
+    <w:nsid w:val="871C4BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11577,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-helme-guizon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2433-6273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052638030" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594811v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552941v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Broyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffien Bataoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hakimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharyn Rundle-Thiele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018792v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caldara Cindy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raies" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Alia Zarrouk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sassi-Chamsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hakimi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817208v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Wilhelm-Maillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giannelloni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Giannelloni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817216v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bataoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816831v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Marie-Claire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688567v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809701v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Princesse El-Ariss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivard Marjolaine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teston A." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanotte A." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debru" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepine Val&#233;rie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Guizani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pison C." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourassa Maureen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Caldara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarge M." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bourassa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valentine Anin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809928v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mourre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gurviez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourre M.-L." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffin S." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avril" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Kumar Purohit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbo Laurie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F&#233;ron Jeannot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056602v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Magnoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grobert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056782v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070539v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Maillard Wilhelm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056796v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magnoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755808v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192979v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fornerino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gotteland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudemaris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amato" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gallo.2022.01" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086093v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frattina Baptiste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean-Ritter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Julien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085916v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Haon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc-Provent Sonia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03591727v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47331-4_276" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355661v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Gavard-Perret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355666v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325141v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gotteland" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322995v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causente" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rojot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323000v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552950v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381352v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Druart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-25410-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549623v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aubert Hassouni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.68653" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15245004241264052" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809493v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Snuggs" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clot Sophie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamport Daniel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sah Anumeha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrest Joseph" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2023.2274045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817200v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahmoodi Kahriz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Snuggs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lamport" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44993" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04613950v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine De Reviers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F&#233;art" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214682" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.107.0031" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816803v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaudias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587273v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178980" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809698v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;art Catherine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La Piana C." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.01.039" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817211v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688305v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160510v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.098.15.36" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492743v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2019.1599990" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03591683v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023107v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3425" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022963v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.172.0081" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308625v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.084.95.113" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796265v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344350v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Fornerino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.im.2015.07.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCM2MS3D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312236v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ra&#239;es" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064315v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640601v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796263v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560330v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365157v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325140v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Capelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300101" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364908v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915772v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.036.75.90" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706601v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022837v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010301800404" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019028v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010101600303" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387255v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galland" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Younsi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Baudonne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688691v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690713v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954196v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849800v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135512v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Gaudemaris" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712134v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712145v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-helme-guizon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2433-6273" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052638030" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=KSHFbv8AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552941v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Broyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffien Bataoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hakimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Berenguel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Belen Ojeda Trujillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louvel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dugdale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Alia Zarrouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caldara Cindy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany C Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mourre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018772v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharyn Rundle-Thiele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688600v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sassi-Chamsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hakimi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helme-Guizon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caldara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Wilhelm-Maillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sassi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816831v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Marie-Claire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809672v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giannelloni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Giannelloni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bataoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourassa Maureen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Caldara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarge M." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809827v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepine Val&#233;rie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Guizani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pison C." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688567v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Princesse El-Ariss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivard Marjolaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teston A." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanotte A." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Bourassa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Valentine Anin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mourre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sassi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258728v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avril" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809914v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gurviez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourre M.-L." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffin S." TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688308v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Kumar Purohit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbo Laurie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F&#233;ron Jeannot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071930v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056602v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056605v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Magnoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407470v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grobert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056782v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056785v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056796v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070539v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Maillard Wilhelm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064112v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105394v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raies" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Magnoni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849064v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gavard-Perret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192979v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fornerino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gotteland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudemaris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Amato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549623v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aubert Hassouni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.68653" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Druart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-25410-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615939v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15245004241264052" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04613950v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine De Reviers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moinard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine F&#233;art" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214682" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817200v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Mahmoodi Kahriz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Snuggs" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anumeha Sah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lamport" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44993" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004297v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.107.0031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816803v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178980" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587273v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Piana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.01.039" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688305v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160510v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.098.15.36" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03591683v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2019.1599990" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023107v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3425" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308625v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.084.95.113" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022963v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.172.0081" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796265v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344350v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cuny" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Fornerino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.im.2015.07.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCM2MS3D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312236v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ra&#239;es" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796263v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640601v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560330v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ottmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364908v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Capelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300101" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365157v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gotteland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915772v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.036.75.90" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706601v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022837v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010301800404" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019028v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010101600303" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552950v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05552928v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816805v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.gallo.2022.01" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086093v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frattina Baptiste" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean-Ritter" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Julien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085917v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc-Provent Sonia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085916v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Haon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03591727v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47331-4_276" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325144v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Gavard-Perret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355666v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355661v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325141v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155786v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Causente" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rojot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322990v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323000v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387255v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezih Younsi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Baudonne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688691v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690713v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03954196v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ternon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817211v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hv44j9kh4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849800v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135512v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Gaudemaris" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712134v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712145v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>