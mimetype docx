--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -443,451 +443,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 : L’économie dévoilée par la crise pandémique. Introduction au numéro</w:t>
+                <w:t xml:space="preserve">Le capitalisme au temps de la pandémie, entre rupture conjoncturelle et approfondissement structurel de la logique (néo)libérale. Entretien avec Bruno Théret.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Graz</w:t>
+                <w:t xml:space="preserve">Bruno Théret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alary</w:t>
+                <w:t xml:space="preserve">Isabelle Gouarné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vercueil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Monneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29, </w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021/2 (134), pp.109-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/regulation.18818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.134.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03138667v1</w:t>
+                <w:t xml:space="preserve">hal-03688752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capitalisme au temps de la pandémie, entre rupture conjoncturelle et approfondissement structurel de la logique (néo)libérale. Entretien avec Bruno Théret.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouverner l’économie au temps de la pandémie. Entretiens avec Nadine Levratto et Michaël Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouarné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Monneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Théret</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Vion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021/2 (134), pp.109-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pox.134.0109⟩</w:t>
+              <w:t xml:space="preserve">, 2021, L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles), 133 (1), pp.149-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.133.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688752v1</w:t>
+                <w:t xml:space="preserve">hal-03503059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner l’économie au temps de la pandémie. Entretiens avec Nadine Levratto et Michaël Zemmour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gouarné</w:t>
+                <w:t xml:space="preserve">Covid-19 : L’économie dévoilée par la crise pandémique. Introduction au numéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Graz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Monneau</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vion</w:t>
+                <w:t xml:space="preserve">Julien Vercueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles), 133 (1), pp.149-167. </w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.133.0149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/regulation.18818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503059v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03138667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir les processus méso : une approche régulationniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -971,239 +971,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender at the core of systems of power and inequality</w:t>
+                <w:t xml:space="preserve">Les dix limites de la méthode Duflo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elissa Braunstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esther Jeffers</w:t>
+                <w:t xml:space="preserve">Arthur Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cecile Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'Économie politique, 88 (4), pp.93-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925949v1</w:t>
+                <w:t xml:space="preserve">hal-03536563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dix limites de la méthode Duflo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Jatteau</w:t>
+                <w:t xml:space="preserve">Gender at the core of systems of power and inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Braunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Jeffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.17006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536563v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutions and 'Science': The Contest about Pluralism in Economics in France (vol 30, pg 190, 2018)</w:t>
               </w:r>
@@ -1579,90 +1579,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qu’une théorie économique historicisée veut dire. Retour sur les méthodes de trois générations d’institutionnalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vercueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (2), pp.153. </w:t>
@@ -1895,51 +1895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2744,51 +2744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les régulations mésoéconomiques : saisir la variété des espaces de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2940,51 +2940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lamarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.656, 2023, 978-2-10-084057-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3814,376 +3814,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04238648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments de microéconomie institutionnaliste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Montalban</w:t>
+                <w:t xml:space="preserve">La théorie de la régulation : analyser un monde qui change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boyer, Robert; Chanteau, Jean-Pierre; Labrousse, Agnès; Lamarche, Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand manuel d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.111-122, 2023</w:t>
+              <w:t xml:space="preserve">Théorie de la régulation. Un nouvel état des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp. 1-16, 2023, 978-2-10-084057-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238646v1</w:t>
+                <w:t xml:space="preserve">hal-04205659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale : pourquoi ce manuel ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+                <w:t xml:space="preserve">Eléments de microéconomie institutionnaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Montalban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand manuel d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Dunod, pp.111-122, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04199497v1</w:t>
+                <w:t xml:space="preserve">halshs-04238646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie de la régulation : analyser un monde qui change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chanteau</w:t>
+                <w:t xml:space="preserve">Introduction générale : pourquoi ce manuel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chavance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Henneguelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Boyer, Robert; Chanteau, Jean-Pierre; Labrousse, Agnès; Lamarche, Thomas. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théorie de la régulation. Un nouvel état des savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grand manuel d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-8, 2023, 978-2-10-084101-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.franc.2023.01.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205659v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04199497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rhetorical Superiority of Poor Economics</w:t>
               </w:r>
@@ -4727,51 +4727,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C83C7377"/>
+    <w:nsid w:val="BD598B48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4958,51 +4958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-labrousse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3710-3746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061556165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article10372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.23633" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138667v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Graz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vercueil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.18818" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hauchecorne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11904-3.p.0013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Braunstein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jeffers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lefevre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.17006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jatteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2018.1482993" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2018.1449472" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2398568218000109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montalban" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.13537" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.182.0153" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137415000429" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0395264900049039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11918" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Ostrom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basurto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau, Trad." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse, Trad." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10555" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Orsi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059910001014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favereau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jallais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iletisim.com.tr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eydoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orl&#233;an" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471379v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885420v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238647v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238645v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Henneguelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.franc.2023.01.0001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380397v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198865360.003.0010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04090866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309808v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-labrousse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3710-3746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061556165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article10372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.23633" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hauchecorne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Graz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vercueil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.18818" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11904-3.p.0013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jatteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Braunstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jeffers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lefevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.17006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2018.1482993" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2018.1449472" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2398568218000109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montalban" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.13537" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.182.0153" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137415000429" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0395264900049039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11918" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Ostrom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basurto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau, Trad." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse, Trad." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10555" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Orsi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059910001014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favereau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jallais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iletisim.com.tr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eydoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orl&#233;an" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471379v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885420v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238647v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238645v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Henneguelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.franc.2023.01.0001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380397v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198865360.003.0010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04090866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309808v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>