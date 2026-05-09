--- v1 (2026-04-10)
+++ v2 (2026-05-09)
@@ -443,451 +443,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capitalisme au temps de la pandémie, entre rupture conjoncturelle et approfondissement structurel de la logique (néo)libérale. Entretien avec Bruno Théret.</w:t>
+                <w:t xml:space="preserve">Covid-19 : L’économie dévoilée par la crise pandémique. Introduction au numéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Théret</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Graz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gouarné</w:t>
+                <w:t xml:space="preserve">Pierre Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Labrousse</w:t>
+                <w:t xml:space="preserve">Thomas Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Monneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Vercueil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021/2 (134), pp.109-128. </w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.134.0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/regulation.18818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688752v1</w:t>
+                <w:t xml:space="preserve">halshs-03138667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner l’économie au temps de la pandémie. Entretiens avec Nadine Levratto et Michaël Zemmour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le capitalisme au temps de la pandémie, entre rupture conjoncturelle et approfondissement structurel de la logique (néo)libérale. Entretien avec Bruno Théret.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouarné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Monneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles), 133 (1), pp.149-167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pox.133.0149⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 2021/2 (134), pp.109-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.134.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503059v1</w:t>
+                <w:t xml:space="preserve">hal-03688752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 : L’économie dévoilée par la crise pandémique. Introduction au numéro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouverner l’économie au temps de la pandémie. Entretiens avec Nadine Levratto et Michaël Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouarné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Graz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lamarche</w:t>
+                <w:t xml:space="preserve">Emmanuel Monneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vercueil</w:t>
+                <w:t xml:space="preserve">Antoine Vion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29, </w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles), 133 (1), pp.149-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/regulation.18818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.133.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03138667v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir les processus méso : une approche régulationniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -971,698 +971,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dix limites de la méthode Duflo</w:t>
+                <w:t xml:space="preserve">Gender at the core of systems of power and inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Jatteau</w:t>
+                <w:t xml:space="preserve">Elissa Braunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Jeffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.17006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536563v1</w:t>
+                <w:t xml:space="preserve">hal-02925949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender at the core of systems of power and inequality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esther Jeffers</w:t>
+                <w:t xml:space="preserve">Les dix limites de la méthode Duflo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cecile Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'Économie politique, 88 (4), pp.93-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925949v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutions and 'Science': The Contest about Pluralism in Economics in France (vol 30, pg 190, 2018)</w:t>
+                <w:t xml:space="preserve">History, Economics and Society: Dividends of Development, Dividends of Interdisciplinarity An interview with Mary O’Sullivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Chavance</w:t>
+                <w:t xml:space="preserve">Mary O’sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Montalban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09538259.2018.1482993⟩</w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.13537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688754v1</w:t>
+                <w:t xml:space="preserve">hal-01949430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutions and ‘Science’: The Contest about Pluralism in Economics in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chavance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09538259.2018.1449472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01805576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poor Numbers: Statistical Chains and the Political Economy of Numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, Sciences Sociales (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 71 (04), pp.507-538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S2398568218000109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History, Economics and Society: Dividends of Development, Dividends of Interdisciplinarity An interview with Mary O’Sullivan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Montalban</w:t>
+                <w:t xml:space="preserve">Institutions and 'Science': The Contest about Pluralism in Economics in France (vol 30, pg 190, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chavance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24, </w:t>
+              <w:t xml:space="preserve">Review of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (2), pp.268-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/regulation.13537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09538259.2018.1482993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949430v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qu’une théorie économique historicisée veut dire. Retour sur les méthodes de trois générations d’institutionnalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vercueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (2), pp.153. </w:t>
@@ -1694,183 +1694,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not by technique alone. A methodological comparison of development analysis with Esther Duflo and Elinor Ostrom</w:t>
+                <w:t xml:space="preserve">Poor Numbers: Chaînes statistiques et économie politique du chiffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (2), pp.277-303. </w:t>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (04), pp.845-878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1744137415000429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0395264900049039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380366v1</w:t>
+                <w:t xml:space="preserve">hal-03688657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poor Numbers: Chaînes statistiques et économie politique du chiffre</w:t>
+                <w:t xml:space="preserve">Not by technique alone. A methodological comparison of development analysis with Esther Duflo and Elinor Ostrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 71 (04), pp.845-878. </w:t>
+              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.277-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0395264900049039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1744137415000429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688657v1</w:t>
+                <w:t xml:space="preserve">hal-03380366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois questions à la théorie de la régulation par ceux qui ne l’ont pas fondée</w:t>
               </w:r>
@@ -1895,51 +1895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1984,334 +1984,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Façonner des outils d'analyse pour étudier le changement institutionnel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Labrousse, Trad.</w:t>
+                <w:t xml:space="preserve">L'institutionnalisme méthodologique d'Elinor Ostrom : quelques enjeux et controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 14, 26 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 14, 29 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.10555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00973232v1</w:t>
+                <w:t xml:space="preserve">halshs-00951360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'institutionnalisme méthodologique d'Elinor Ostrom : quelques enjeux et controverses</w:t>
+                <w:t xml:space="preserve">Introduction : autour d'Ostrom : communs, droits de propriété et institutionnalisme méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Coriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Orsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 14, 29 p. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 14, 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00951360v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00951852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : autour d'Ostrom : communs, droits de propriété et institutionnalisme méthodologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chanteau</w:t>
+                <w:t xml:space="preserve">Façonner des outils d'analyse pour étudier le changement institutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elinor Ostrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basurto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Coriat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Labrousse</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Chanteau, Trad.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Orsi</w:t>
+                <w:t xml:space="preserve">Agnès Labrousse, Trad.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 14, 8 p</w:t>
+              <w:t xml:space="preserve">, 2013, 14, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00951852v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00973232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire en économie de pénurie: L’industrie pharmaceutique est-allemande entre régulation pénurique et contraintes sanitaires (1949-1989)</w:t>
               </w:r>
@@ -2522,273 +2522,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pragmatist View on Relevance: A case-study regarding health and safety prevention in agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poor inclusion of precarious employees in occupational risk prevention frameworks. Evidence from the French agricultural sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Conférence of the European Association for Evolutionary Political Economy</w:t>
+              <w:t xml:space="preserve">9. Conference of the European Association for Evolutionary Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Evolutionary Political Economy, Sep 2022, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947736v1</w:t>
+                <w:t xml:space="preserve">hal-04947778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poor inclusion of precarious employees in occupational risk prevention frameworks. Evidence from the French agricultural sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Pragmatist View on Relevance: A case-study regarding health and safety prevention in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Conference of the European Association for Evolutionary Political Economy</w:t>
+              <w:t xml:space="preserve">9. Conférence of the European Association for Evolutionary Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Evolutionary Political Economy, Sep 2022, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947778v1</w:t>
+                <w:t xml:space="preserve">hal-04947736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les régulations mésoéconomiques : saisir la variété des espaces de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2940,51 +2940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lamarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.656, 2023, 978-2-10-084057-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3015,51 +3015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepsi Ayni Seyi Söyleyecekse Bu Kadar Cok Iktisatciya Ne Gerek Var?; Coksesli Bir Iktisat Icin Manifesto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chavance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3142,51 +3142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misère du scientisme en économie. A propos de l’affaire Cahuc-Zylberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Eydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3241,70 +3241,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quoi servent les économistes s'ils disent tous la même chose ?</w:t>
+                <w:t xml:space="preserve">What good are economists if they all say the same thing ? Manifesto for pluralist economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chavance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3317,112 +3317,112 @@
                 <w:t xml:space="preserve">Sophie Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Les liens qui libèrent, 2015</w:t>
+              <w:t xml:space="preserve">Association française d'économie politique. , 95 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471379v1</w:t>
+                <w:t xml:space="preserve">halshs-02885420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What good are economists if they all say the same thing ? Manifesto for pluralist economics</w:t>
+                <w:t xml:space="preserve">À quoi servent les économistes s'ils disent tous la même chose ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Batifoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chavance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,69 +3435,69 @@
                 <w:t xml:space="preserve">Sophie Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Association française d'économie politique. , 95 p., 2015</w:t>
+              <w:t xml:space="preserve">Les liens qui libèrent, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02885420v1</w:t>
+                <w:t xml:space="preserve">hal-01471379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3509,681 +3509,681 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'institutionnalisme historique : une économie politique du changement et de la diversité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La théorie de la régulation : analyser un monde qui change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boyer, Robert; Chanteau, Jean-Pierre; Labrousse, Agnès; Lamarche, Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand manuel d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.71-79, 2023</w:t>
+              <w:t xml:space="preserve">Théorie de la régulation. Un nouvel état des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp. 1-16, 2023, 978-2-10-084057-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238647v1</w:t>
+                <w:t xml:space="preserve">hal-04205659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les courants institutionnalistes dans l'histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Chavance</w:t>
+                <w:t xml:space="preserve">Eléments de microéconomie institutionnaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Montalban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand manuel d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.80-90, 2023</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.111-122, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238642v1</w:t>
+                <w:t xml:space="preserve">halshs-04238646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie institutionnaliste [Coord. de la partie]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction générale : pourquoi ce manuel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chavance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Henneguelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand manuel d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.69-135, 2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-8, 2023, 978-2-10-084101-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.franc.2023.01.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238645v1</w:t>
+                <w:t xml:space="preserve">halshs-04199497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie de la régulation comme matrice heuristique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les courants institutionnalistes dans l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chavance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Boyer, Robert; Chanteau, Jean-Pierre; Labrousse, Agnès; Lamarche, Thomas. </w:t>
+              <w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théorie de la régulation, un nouvel état des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.19-27, 2023, Éco sup</w:t>
+              <w:t xml:space="preserve">Grand manuel d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.80-90, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04238648v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie de la régulation : analyser un monde qui change</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'institutionnalisme historique : une économie politique du changement et de la diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Boyer, Robert; Chanteau, Jean-Pierre; Labrousse, Agnès; Lamarche, Thomas. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théorie de la régulation. Un nouvel état des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp. 1-16, 2023, 978-2-10-084057-1</w:t>
+              <w:t xml:space="preserve">Grand manuel d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.71-79, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205659v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments de microéconomie institutionnaliste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Économie institutionnaliste [Coord. de la partie]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand manuel d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.111-122, 2023</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.69-135, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04238646v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale : pourquoi ce manuel ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La théorie de la régulation comme matrice heuristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boyer, Robert; Chanteau, Jean-Pierre; Labrousse, Agnès; Lamarche, Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand manuel d'économie politique</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Théorie de la régulation, un nouvel état des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.19-27, 2023, Éco sup</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dunod.franc.2023.01.0001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04199497v1</w:t>
+                <w:t xml:space="preserve">halshs-04238648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rhetorical Superiority of Poor Economics</w:t>
               </w:r>
@@ -4727,51 +4727,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD598B48"/>
+    <w:nsid w:val="7B783DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4958,51 +4958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-labrousse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3710-3746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061556165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article10372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.23633" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hauchecorne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0109" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503059v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Graz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vercueil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.18818" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11904-3.p.0013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jatteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Braunstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jeffers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lefevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.17006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2018.1482993" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2018.1449472" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2398568218000109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montalban" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.13537" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.182.0153" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137415000429" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0395264900049039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11918" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Ostrom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basurto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau, Trad." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse, Trad." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10555" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Orsi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059910001014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947778v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favereau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jallais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iletisim.com.tr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eydoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orl&#233;an" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471379v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885420v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238647v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238645v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Henneguelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.franc.2023.01.0001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380397v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198865360.003.0010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04090866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309808v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-labrousse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3710-3746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061556165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article10372" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.23633" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138667v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Graz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vercueil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.18818" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688752v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hauchecorne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503059v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11904-3.p.0013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Braunstein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jeffers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lefevre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.17006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jatteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Montalban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.13537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01805576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2018.1449472" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688654v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2398568218000109" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2018.1482993" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.182.0153" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0395264900049039" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137415000429" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11918" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951360v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.10555" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951852v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Orsi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Ostrom" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basurto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanteau, Trad." TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse, Trad." TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376713v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Verdalle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059910001014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favereau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jallais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iletisim.com.tr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901703v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eydoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orl&#233;an" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885420v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205659v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Henneguelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.franc.2023.01.0001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238647v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380397v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198865360.003.0010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719977v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04090866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309808v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>