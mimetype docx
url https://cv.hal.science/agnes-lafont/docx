--- v1 (2026-05-08)
+++ v2 (2026-05-29)
@@ -2055,191 +2055,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01459145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review: Lindsay Ann Reid. Ovidian Bibliofictions and the Tudor Book : Metamorphosing Classical Heroines in Late Medieval and Renaissance England</w:t>
+                <w:t xml:space="preserve">Book review: M. L. Stapleton. Marlowe’s Ovid : The Elegies in the Marlowe Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.1520-1522. </w:t>
+              <w:t xml:space="preserve">, 2015, pp.1137-1138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/685247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/683967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01429634v1</w:t>
+                <w:t xml:space="preserve">halshs-01429632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review: M. L. Stapleton. Marlowe’s Ovid : The Elegies in the Marlowe Canon</w:t>
+                <w:t xml:space="preserve">Book review: Lindsay Ann Reid. Ovidian Bibliofictions and the Tudor Book : Metamorphosing Classical Heroines in Late Medieval and Renaissance England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renaissance Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.1137-1138. </w:t>
+              <w:t xml:space="preserve">, 2015, pp.1520-1522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/683967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/685247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01429632v1</w:t>
+                <w:t xml:space="preserve">halshs-01429634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book review: Richard Hillman. French Reflections in the Shakespearean Tragic : Three Case Studies</w:t>
               </w:r>
@@ -2590,178 +2590,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bright Cynthia comes to hunt and revel here (Thomas of Woodstock, IV.2.2069)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue LISA / LISA e-journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, VI, 3 (éd. Michèle Vignaux et Isabelle Schwartz-Gastine), pp.123-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Book review: Donald Beecher, Henry D. Janzen (éds.), Thomas Lodge, A Margarite of America (1596)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Élisabéthains : A Journal of English Renaissance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.95-96. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7227/CE.73.1.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7227/CE.73.1.11⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03077610v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03062527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book review: Philip Massinger, The Roman Actor : a Tragedy, éd. Martin White (The Revels Plays, Manchester, Manchester University Press, 1997)</w:t>
               </w:r>
@@ -4506,165 +4506,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire littéraire de la nuit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.335-345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01427903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Actaeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Dictionary of Shakespeare's Classical Mythology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056671v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01427903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5877,247 +5877,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crossroads : Twenty-first Century Perspectives on Shakespeare’s Classical Mythology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirota Atsuhiko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare 450</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française Shakespeare, Apr 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01429852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile au prisme d’Ovide : la Didon (entre 1585-1588) de Christopher Marlowe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les figures de Didon : de l’épopée antique au théâtre de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France. pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01459348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">English Renaissance translation : Marlowe’s and Shakespeare’s ‘original’ Didos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lost in Translation? Historical and Gender Perspectives on Translation in and of Shakespeare </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Margaret Tudeau-Clayton, Aug 2014, Stratford-upon-Avon, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01429882v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-01459348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakespeare and Classical Mythology : European Perspectives</w:t>
               </w:r>
@@ -6435,51 +6435,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF43A4AD"/>
+    <w:nsid w:val="69CB0486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6666,51 +6666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-lafont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6091-2739" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099254409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/296110778" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000401501894" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677919v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lafont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Belin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Myers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06822-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Valls-Russell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lafont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coffin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Shakespeares-Erotic-Mythology-and-Ovidian-Renaissance-Culture/Lafont/p/book/9781138254633" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077444v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Munoz-L&#233;vi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivere de Carles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kapitaniak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Walsh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hiscock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.5705" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ann Reid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01847678241292222" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11njg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v46i2.42298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152732v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jbr.2023.95" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152742v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rqx.2022.99" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Noel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lafont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Marie Nicole Lafont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0184767820946175n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0184767817728907h" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/685247" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/683967" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675213" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459291v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1687" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/CE.73.1.11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077609v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061398v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boyer-Lafont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2005.2018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/CE.67.1.8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03140092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2004.1975" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03140076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/calib.2003.1488" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789801v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600064668" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ghermani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620978v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manchesteruniversitypress.co.uk/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596885v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427759v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056675v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Peyre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851872v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427903v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dorval" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865865v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852945v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077612v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880677v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13025/19586" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836164v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Mills" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794282v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471012v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867618v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470918v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470878v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073160v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429852v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirota Atsuhiko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429868v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Kingsley-Smith" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071213v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-lafont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6091-2739" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099254409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/296110778" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000401501894" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677919v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lafont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Belin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Myers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06822-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596879v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Valls-Russell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lafont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coffin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Shakespeares-Erotic-Mythology-and-Ovidian-Renaissance-Culture/Lafont/p/book/9781138254633" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077444v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Munoz-L&#233;vi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivere de Carles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kapitaniak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Walsh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hiscock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.5705" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Ann Reid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01847678241292222" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11njg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v46i2.42298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152732v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jbr.2023.95" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152742v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rqx.2022.99" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Noel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lafont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Marie Nicole Lafont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0184767820946175n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0184767817728907h" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/683967" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429634v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/685247" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675213" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459291v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.1687" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/CE.73.1.11" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077609v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061398v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boyer-Lafont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2005.2018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/CE.67.1.8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03140092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvii.2004.1975" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03140076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/calib.2003.1488" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789801v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600064668" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03677938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504825v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Ghermani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620978v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manchesteruniversitypress.co.uk/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596885v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429829v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427759v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056675v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Peyre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851872v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dorval" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865865v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852945v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077612v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880677v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722991v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13025/19586" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836164v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Mills" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04794282v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03471012v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867618v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470918v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470878v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073160v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirota Atsuhiko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459348v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429868v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Kingsley-Smith" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/shakespeare.1056" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071213v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>