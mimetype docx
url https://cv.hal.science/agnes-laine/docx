--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1052,165 +1052,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01116765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier « Diagnostic prénatal ». Pour la revue Drepanews n°4 de l’URACA [en ligne]</w:t>
+                <w:t xml:space="preserve">Are female victims ? Understand the construction of a collective anthropology about sickle-cell disease from the local to the global scales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drepanews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4</w:t>
+              <w:t xml:space="preserve">Migrations Santé : revue trimestrielle d'étude et de recherche sur la santé des migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les migrants face à leur santé : la réappropriation de soi, 144-145, pp.133-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499005v1</w:t>
+                <w:t xml:space="preserve">halshs-01116756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are female victims ? Understand the construction of a collective anthropology about sickle-cell disease from the local to the global scales.</w:t>
+                <w:t xml:space="preserve">Dossier « Diagnostic prénatal ». Pour la revue Drepanews n°4 de l’URACA [en ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Santé : revue trimestrielle d'étude et de recherche sur la santé des migrants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Les migrants face à leur santé : la réappropriation de soi, 144-145, pp.133-162</w:t>
+              <w:t xml:space="preserve">Drepanews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01116756v1</w:t>
+                <w:t xml:space="preserve">hal-01499005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Koloci à la drépanocytose.</w:t>
               </w:r>
@@ -3886,51 +3886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B2B8E86"/>
+    <w:nsid w:val="295FD255"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4034,51 +4034,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F87B079"/>
+    <w:nsid w:val="86BB95D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4182,51 +4182,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="712DE4A5"/>
+    <w:nsid w:val="BE415A15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4419,51 +4419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-laine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0812-5636" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031953131" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000030892717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imaf.cnrs.fr/spip.php?article79" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.gif"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.gif"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.gif"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948956v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cuttini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Forcella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Draper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-019-0733-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lain&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Bardakdjian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Prunelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviana Maroja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larnaudie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.02.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo Dapa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Traor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666192v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juh&#233;-Beaulaton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Braud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Loisirs/Livre/migrations-une-chance-pour-le-systeme-de-sante--9782704016884/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.mnhn.4266" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/#" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100983930" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ehess.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Tchernia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giannotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assa Niakat&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gallard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Denantes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701450v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chr&#233;tien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boul&#232;gue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pap Ndiaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loz&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-laine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0812-5636" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031953131" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000030892717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imaf.cnrs.fr/spip.php?article79" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.gif"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.gif"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.gif"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948956v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cuttini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Forcella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Draper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-019-0733-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lain&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Bardakdjian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Prunelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviana Maroja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larnaudie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.02.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo Dapa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Traor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666192v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juh&#233;-Beaulaton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Braud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Loisirs/Livre/migrations-une-chance-pour-le-systeme-de-sante--9782704016884/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.mnhn.4266" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/#" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100983930" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ehess.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Tchernia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giannotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assa Niakat&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gallard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Denantes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701450v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chr&#233;tien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boul&#232;gue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pap Ndiaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loz&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>