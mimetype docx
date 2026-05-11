--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -767,243 +767,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of screening sickle-cell carriers in the general population. A retrospective study in the Paris screening center</w:t>
+                <w:t xml:space="preserve">Contribution au dossier « Sur le front de la drépanocytose »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Bardakdjian</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doris Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498979v1</w:t>
+                <w:t xml:space="preserve">hal-01499009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution au dossier « Sur le front de la drépanocytose »</w:t>
+                <w:t xml:space="preserve">The impact of screening sickle-cell carriers in the general population. A retrospective study in the Paris screening center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Bardakdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Prunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaviana Maroja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Larnaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (2), pp.77-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2015.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499009v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du marquage biologique au marquage symbolique. La fabrication d’un stigmate.</w:t>
               </w:r>
@@ -1052,165 +1052,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01116765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are female victims ? Understand the construction of a collective anthropology about sickle-cell disease from the local to the global scales.</w:t>
+                <w:t xml:space="preserve">Dossier « Diagnostic prénatal ». Pour la revue Drepanews n°4 de l’URACA [en ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Santé : revue trimestrielle d'étude et de recherche sur la santé des migrants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Les migrants face à leur santé : la réappropriation de soi, 144-145, pp.133-162</w:t>
+              <w:t xml:space="preserve">Drepanews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01116756v1</w:t>
+                <w:t xml:space="preserve">hal-01499005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier « Diagnostic prénatal ». Pour la revue Drepanews n°4 de l’URACA [en ligne]</w:t>
+                <w:t xml:space="preserve">Are female victims ? Understand the construction of a collective anthropology about sickle-cell disease from the local to the global scales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drepanews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4</w:t>
+              <w:t xml:space="preserve">Migrations Santé : revue trimestrielle d'étude et de recherche sur la santé des migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les migrants face à leur santé : la réappropriation de soi, 144-145, pp.133-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499005v1</w:t>
+                <w:t xml:space="preserve">halshs-01116756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Koloci à la drépanocytose.</w:t>
               </w:r>
@@ -1360,51 +1360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperando o Messias : reflexões sobre os bebês nascidos para curar um irmão.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaviana Maroja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1970,51 +1970,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations : une chance pour le système de santé ? (Ré)humaniser le soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Destremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,51 +2782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits de légitimité autour d’une maladie génétique au Bénin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3886,51 +3886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="295FD255"/>
+    <w:nsid w:val="161A4FD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4034,51 +4034,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="86BB95D7"/>
+    <w:nsid w:val="0EBA3FAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4182,51 +4182,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="BE415A15"/>
+    <w:nsid w:val="2D79B58E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4419,51 +4419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-laine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0812-5636" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031953131" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000030892717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imaf.cnrs.fr/spip.php?article79" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.gif"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.gif"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.gif"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948956v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cuttini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Forcella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Draper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-019-0733-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lain&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Bardakdjian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Prunelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviana Maroja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larnaudie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.02.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo Dapa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Traor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666192v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juh&#233;-Beaulaton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Braud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Loisirs/Livre/migrations-une-chance-pour-le-systeme-de-sante--9782704016884/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.mnhn.4266" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/#" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100983930" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ehess.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Tchernia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giannotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assa Niakat&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gallard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Denantes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701450v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chr&#233;tien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boul&#232;gue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pap Ndiaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loz&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-laine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0812-5636" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031953131" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000030892717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://imaf.cnrs.fr/spip.php?article79" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.gif"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.gif"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.gif"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948956v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cuttini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Forcella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Draper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41390-019-0733-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lain&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499009v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Bardakdjian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Prunelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaviana Maroja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larnaudie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.02.022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo Dapa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Traor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666192v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Juh&#233;-Beaulaton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Destremau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Braud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Loisirs/Livre/migrations-une-chance-pour-le-systeme-de-sante--9782704016884/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.mnhn.4266" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/#" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100983930" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ehess.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Tchernia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giannotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assa Niakat&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gallard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Denantes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701450v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chr&#233;tien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boul&#232;gue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pap Ndiaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loz&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>