--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -100,1460 +100,1460 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of French Consumers According to Their Sustainable Food Practices and their Level of Trust in the Food System.</w:t>
+                <w:t xml:space="preserve">Applying Q Methodology to Evaluate Pedagogical Tools for Sustainability in Management Education: Insights from France and Hungary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
+                <w:t xml:space="preserve">Eszter Gedeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chédotal</w:t>
+                <w:t xml:space="preserve">Katalin Ásványi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+                <w:t xml:space="preserve">Isabelle Dabadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zsuzsanna Szerenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMS - Academy of marketing science world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of marketing science, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265646v1</w:t>
+                <w:t xml:space="preserve">hal-04993777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acceptability of sufficiency practices in food consumption among consumers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Household Waste Reduction: A Segmented Approach Through Social Practice Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Jebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Lise Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCORAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Lund (Sweden), Sweden</w:t>
+              <w:t xml:space="preserve">Open the bin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Le Mans Le Mans Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990104v1</w:t>
+                <w:t xml:space="preserve">hal-05400946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution channels, sources of perceived captivity for farmers ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'acceptabilité des pratiques de sobriété par les consommateurs : une étude exploratoire dans le domaine alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lobjois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dargos Le Goascoz</w:t>
+                <w:t xml:space="preserve">Laurent Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIEK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Alcala, Spain</w:t>
+              <w:t xml:space="preserve">Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990110v1</w:t>
+                <w:t xml:space="preserve">hal-04990125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household Waste Reduction: A Segmented Approach Through Social Practice Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La réduction des déchets ménagers : une approche par la théorie des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Jebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Lise Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open the bin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Le Mans Le Mans Université, France</w:t>
+              <w:t xml:space="preserve">Association Française de MArketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400946v1</w:t>
+                <w:t xml:space="preserve">hal-04990118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Q Methodology to Evaluate Pedagogical Tools for Sustainability in Management Education: Insights from France and Hungary</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The acceptability of sufficiency practices in food consumption among consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">SCORAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lund (Sweden), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993777v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acceptabilité des pratiques de sobriété par les consommateurs : une étude exploratoire dans le domaine alimentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Distribution channels, sources of perceived captivity for farmers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bertrandias</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dargos Le Goascoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">ACIEK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Alcala, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990125v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réduction des déchets ménagers : une approche par la théorie des pratiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Typology of French Consumers According to Their Sustainable Food Practices and their Level of Trust in the Food System.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chédotal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française de MArketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">AMS - Academy of marketing science world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of marketing science, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990118v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions de l'alimentation durable des consommateurs français : une exploration des indicateurs et des déterminants de la confiance envers les produits et les acteurs du système alimentaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Chédotal</w:t>
+                <w:t xml:space="preserve">Repenser la qualité de l'expérience en tourisme créatif : vers une exploration des dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Makni Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Temessek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ASAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Montreal (Canada), France</w:t>
+              <w:t xml:space="preserve">40ème congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746625v1</w:t>
+                <w:t xml:space="preserve">hal-04746631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiance et alimentation durable : les représentations des consommateurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Chédotal</w:t>
+                <w:t xml:space="preserve">Circuits longs et distribution locale des produits agricoles : le cas des agriculteurs bretons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">40ème congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843983v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuits longs et distribution locale des produits agricoles : le cas des agriculteurs bretons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l’eco-fatigue sur les choix de consommation et de distribution : proposition d’une typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lobjois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">27ème Colloque International Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746637v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la qualité de l'expérience en tourisme créatif : vers une exploration des dimensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Donner du sens à ses vacances : quels leviers pour la qualité d’une expérience touristique créative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Makni Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Temessek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">21ème Colloque de l’Association Tunisienne de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, HAmmamet, Tunisie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746631v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’eco-fatigue sur les choix de consommation et de distribution : proposition d’une typologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confiance et alimentation durable : les représentations des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chédotal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Durif</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ronan Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Colloque International Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746647v1</w:t>
+                <w:t xml:space="preserve">hal-04843983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner du sens à ses vacances : quels leviers pour la qualité d’une expérience touristique créative ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perceptions de l'alimentation durable des consommateurs français : une exploration des indicateurs et des déterminants de la confiance envers les produits et les acteurs du système alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chédotal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Colloque de l’Association Tunisienne de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, HAmmamet, Tunisie, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’ASAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montreal (Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746572v1</w:t>
+                <w:t xml:space="preserve">hal-04746625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RETERALIM - Reterritorialisation de l’alimentation par le développement des filières locales : le cas du Pays de Lorient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Karâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1608,51 +1608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’EXPÉRIENCE TOURISTIQUE MÉMORABLE : COMMENT SE CONSTRUIT-ELLE DANS LE CAS DE LA CONSOMMATION D’UN PRODUIT ALIMENTAIRE LOCAL ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dargos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1690,64 +1690,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a digital tool affect consumer knowledge on sustainable food? Evidence from a real condition experiment in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1779,312 +1779,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche expérientielle de consommation de produits locaux par le touriste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">CONFINEMENT ET APPROVISIONNEMENT ALIMENTAIRE LOCAL AUPRÈS DES CIRCUITS COURTS : UNE ANALYSE SOUS L’ANGLE DE LA PROXIMITÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37eme congrès de l’Association Française de Marketing</w:t>
+              <w:t xml:space="preserve">Congres international de l'association française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342854v1</w:t>
+                <w:t xml:space="preserve">hal-03158721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONFINEMENT ET APPROVISIONNEMENT ALIMENTAIRE LOCAL AUPRÈS DES CIRCUITS COURTS : UNE ANALYSE SOUS L’ANGLE DE LA PROXIMITÉ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une approche expérientielle de consommation de produits locaux par le touriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dargos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Kreziak</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres international de l'association française de Marketing</w:t>
+              <w:t xml:space="preserve">37eme congrès de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158721v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation durable : dimensionnement et proposition d’une mesure de cette pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche interdisciplinaire : Pratiques alimentaires, santé et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
@@ -2113,90 +2113,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de l'environnement matériel sur une pratique d'alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2228,437 +2228,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment aborder les enjeux de l’alimentation dans la transition écologique : le concept d’alimentation durable</w:t>
+                <w:t xml:space="preserve">Enjeux et alternatives liés à l’affichage d’un « made in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Divard</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gentric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française de Marketing</w:t>
+              <w:t xml:space="preserve">Association Francaise du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316289v1</w:t>
+                <w:t xml:space="preserve">hal-02316294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et alternatives liés à l’affichage d’un « made in</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparison of human versus technological support to reduce domestic electricity consumption in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Gentric</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Francaise du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">INEKA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Verone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316294v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of human versus technological support to reduce domestic electricity consumption in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment aborder les enjeux de l’alimentation dans la transition écologique : le concept d’alimentation durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Roudaut</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Divard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INEKA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Verone, Italy</w:t>
+              <w:t xml:space="preserve">Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316279v1</w:t>
+                <w:t xml:space="preserve">hal-02316289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptation ou rejet des messages persuasifs en faveur de comportements pro-environnementaux : le rôle de l’orientation des valeurs (égoïste, altruiste ou biosphérique)</w:t>
+                <w:t xml:space="preserve">« How the Valuation of Electric Conservation Arises from Practice? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Trelohan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+                <w:t xml:space="preserve">Agnes Francois Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">GIKA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677156v1</w:t>
+                <w:t xml:space="preserve">hal-01521221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la marque et des normes sociales comme heuristiques dans une communication persuasive visant l’adoption de comportements pro-environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Trelohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2682,376 +2669,389 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« How the Valuation of Electric Conservation Arises from Practice? »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Francois Lecompte</w:t>
+                <w:t xml:space="preserve">Acceptation ou rejet des messages persuasifs en faveur de comportements pro-environnementaux : le rôle de l’orientation des valeurs (égoïste, altruiste ou biosphérique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Trelohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIKA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">XIXème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521221v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la valuation de la maîtrise de la consommation électrique émerge de la pratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territoire exprimé et expression de soi. Une approche par les récits des usagers du massif dunaire de Gâvres à Quiberon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnes Francois Lecompte</w:t>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Trelohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres international de l'AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque international Territoires fabriqués Territoires instrumentalisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vannes (Bretagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521271v1</w:t>
+                <w:t xml:space="preserve">hal-04345053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire exprimé et expression de soi. Une approche par les récits des usagers du massif dunaire de Gâvres à Quiberon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Gentric</w:t>
+                <w:t xml:space="preserve">Comment la valuation de la maîtrise de la consommation électrique émerge de la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Trelohan</w:t>
+                <w:t xml:space="preserve">Agnes Francois Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Territoires fabriqués Territoires instrumentalisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vannes (Bretagne), France</w:t>
+              <w:t xml:space="preserve">Congres international de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345053v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport du marketing expérientiel à la valorisation et la préservation d’un espace naturel protégé, le cas d’une labellisation « Grand Site de France »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Trelohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Aquilina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Venise (IT), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3076,90 +3076,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'esprit des lieux : quel rôle dans la labellisation d'un territoire touristique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Trelohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Aquilina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées scientifiques du tourisme durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3184,64 +3184,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenelle et expérimentation d’un affichage environnementale : le cas du service hôtelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès international de ADERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3260,279 +3260,279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les français: quelles représentations du tourisme durable ?</w:t>
+                <w:t xml:space="preserve">Pour une consommation touristique plus durable : quel chemin reste-t-il à parcourir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francois-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecorismo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">congrès de l'ACFAS 2011, session spéciale " 1ère Journée de réflexion sur la consommation responsable "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00555062v1</w:t>
+                <w:t xml:space="preserve">halshs-00594274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une consommation touristique plus durable : quel chemin reste-t-il à parcourir ?</w:t>
+                <w:t xml:space="preserve">Les français: quelles représentations du tourisme durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francois-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès de l'ACFAS 2011, session spéciale " 1ère Journée de réflexion sur la consommation responsable "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Ecorismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00594274v1</w:t>
+                <w:t xml:space="preserve">halshs-00555062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the co-creating tourist: The role of the artist in experiential value in creative tourism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Makni Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Temessek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marketing and Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 95, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3566,64 +3566,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution channels – a source of perceived captivity among farmers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Francois Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dargos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3670,51 +3670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience de tourisme créatif et pratiques durables : Analyse exploratoire des facteurs façonnant la qualité perçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Makni Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza Temessek Behi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3774,77 +3774,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix de circuit de distribution dans un contexte de reterritorialisation alimentaire- Le cas des jeunes agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> SAFS Food Systems/Systèmes Alimentaires </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3863,1017 +3863,1013 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche expérientielle de la consommation de produits locaux par le touriste : proposition d’une typologie d’expériences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Choix de circuit de distribution dans un contexte de reterritorialisation alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (9), pp.113-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17650-3.p.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187871v1</w:t>
+                <w:t xml:space="preserve">hal-05591016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally sustainable food: an analysis of consumer practices and their diffusion in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche expérientielle de la consommation de produits locaux par le touriste : proposition d’une typologie d’expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dargos Le Goascoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ronan Divard</w:t>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Food Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (136), pp.15-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/bfj-09-2023-0797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04394470v1</w:t>
+                <w:t xml:space="preserve">hal-04187871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism development or nature protection? Lessons from a cluster analysis based on users of a French nature-based destination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmentally sustainable food: an analysis of consumer practices and their diffusion in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Trelohan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Gentric</w:t>
+                <w:t xml:space="preserve">Agnes Francois Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Divard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 126 (2), pp.548 - 577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/bfj-09-2023-0797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605500v1</w:t>
+                <w:t xml:space="preserve">hal-04394470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement et approvisionnement alimentaire local auprès des circuits courts : une analyse sous l’angle de la proximité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tourism development or nature protection? Lessons from a cluster analysis based on users of a French nature-based destination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Trelohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Kreziak</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gentric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605493v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de l'environnement matériel sur une pratique d'alimentation durable</w:t>
+                <w:t xml:space="preserve">Confinement et approvisionnement alimentaire local auprès des circuits courts : une analyse sous l’angle de la proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605471v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement et comportements alimentaires : Quelles évolutions en matière d'alimentation durable ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'influence de l'environnement matériel sur une pratique d'alimentation durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197914v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur retirée d’une pratique : une application au cas des économies d’électricité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of human versus technological support to reduce domestic electricity consumption in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.076737011989960. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.119780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0767370119899603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2019.119780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477544v1</w:t>
+                <w:t xml:space="preserve">hal-02450849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of human versus technological support to reduce domestic electricity consumption in France</w:t>
+                <w:t xml:space="preserve">Afficher le &amp;quot;made in&amp;quot; de ses produits : quels enjeux et alternatives pour les entreprises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Roudaut</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gentric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Revue Marketing Territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450849v1</w:t>
+                <w:t xml:space="preserve">hal-04062339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afficher le &amp;quot;made in&amp;quot; de ses produits : quels enjeux et alternatives pour les entreprises ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La valeur retirée d’une pratique : une application au cas des économies d’électricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Gentric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue Marketing Territorial</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.076737011989960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370119899603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062339v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement et comportements alimentaires : Quelles évolutions en matière d’alimentation durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4892,860 +4888,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“It's not my fault, I am in the right!” Exploration of neutralization in the justification of the support and use of a controversial technological collaborative consumption service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confinement et comportements alimentaires : Quelles évolutions en matière d'alimentation durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Ertz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Durif</w:t>
+                <w:t xml:space="preserve">Dominique Kréziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 134, pp.254-264</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863479v1</w:t>
+                <w:t xml:space="preserve">hal-03197914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative consumption enthusiasts: are they responsible consumers?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">“It's not my fault, I am in the right!” Exploration of neutralization in the justification of the support and use of a controversial technological collaborative consumption service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consumer Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35, 4, pp.392-402</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 134, pp.254-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863467v1</w:t>
+                <w:t xml:space="preserve">hal-01863479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The values of electricity saving for consumers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative consumption enthusiasts: are they responsible consumers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123, pp.136-146</w:t>
+              <w:t xml:space="preserve">Journal of Consumer Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, 4, pp.392-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863894v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual roles of consumers: towards an insight into collaborative consumption motives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The values of electricity saving for consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Market Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59 (6), pp.725-748</w:t>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.136-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677624v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Environmental Labelling Rollout of Consumer Goods by Public Authorities: Analysis of and Lessons Learned from the French Case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dual roles of consumers: towards an insight into collaborative consumption motives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yohan Bernard</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Market Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (6), pp.725-748</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01543084v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting sense of place at the centre of place brand development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Trelohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuelle Aquilina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marketing Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (5/6), pp.400-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de tourisme durable : proposition d’une typologie croisée avec les comportements de consommation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Environmental Labelling Rollout of Consumer Goods by Public Authorities: Analysis of and Lessons Learned from the French Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 161, pp.688-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.05.179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646460v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur de la maîtrise de la consommation électrique : multi-dimensionnalité et bivalence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques de tourisme durable : proposition d’une typologie croisée avec les comportements de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7193/DM.083.11.28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01863503v1</w:t>
+                <w:t xml:space="preserve">hal-01646460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étiquetage environnemental des produits et services : enjeux et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gentric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81, pp.99-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5779,64 +5779,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre logique privée et logique collective : mieux cerner l’utilisation de l’information environnementale par le consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81, pp.115-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5864,1340 +5864,1444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation d'un affichage environnemental : le cas du service hôtelier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La valeur de la maîtrise de la consommation électrique : multi-dimensionnalité et bivalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hubert Vendeville</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.11-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.083.11.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766358v1</w:t>
+                <w:t xml:space="preserve">hal-01863503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement environnemental du secteur hôtelier : proposition d'un modèle conceptuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Expérimentation d'un affichage environnemental : le cas du service hôtelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vendeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 66, pp.31-50</w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (103), pp.45-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766369v1</w:t>
+                <w:t xml:space="preserve">hal-01766358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'affichage environnemental Une nouvelle façon pour l'entreprise de rendre des comptes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'engagement environnemental du secteur hôtelier : proposition d'un modèle conceptuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gentric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.31-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570915v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme durable : les sept clés du succès</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Durif</w:t>
+                <w:t xml:space="preserve">L'affichage environnemental Une nouvelle façon pour l'entreprise de rendre des comptes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646583v1</w:t>
+                <w:t xml:space="preserve">hal-01570915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Français et le tourisme durable : étude des représentations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tourisme durable : les sept clés du succès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Francois Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 64 (4), pp.47-58</w:t>
+              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662835v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Français et le tourisme durable : étude des représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Francois-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64 (4), pp.47-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Français et le tourisme durable : proposition d'une typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Francois-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29, pp.308-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet reteralim : reterritorialisation de l’alimentation par le développement des filières locales : le cas du pays de lorient, Rapport final à l’Ademe, AAP TEES (2021), 78 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Karâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet RETERALIM - Lait du Pays de Lorient, étude du développement d'une filière locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Délézir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Pasbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire d'Economie et Gestion de l'Ouest (LEGO). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet RETERALIM - Etude exploratoire des leviers et freins à une distribution alimentaire reterritorialisée : Étude de 2 filières du Pays de Lorient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Karâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire d'Economie et Gestion de l'Ouest (LEGO). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux tonnes de carbone par an ? Reflexions sur l’acceptabilité de la sobriété normative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le marketing à l’ère de la sobriété</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-37687-946-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The conditions for effective social communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE&amp;Wiley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing for Sustainable Development: Rethinking Consumption Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions d’efficacité d’une communication sociétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foutrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Marketing au service du Développement durable: repenser les modèles de consommation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342842v1</w:t>
-              </w:r>
-[...384 lines deleted...]
-                <w:t xml:space="preserve">hal-04353958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« CO₂-score », le retour risqué de l’étiquetage environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bertrandias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7207,161 +7311,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en œuvre et évaluer les stratégies &amp;quot;développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cardebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Management Prospective Editions, pp.241, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00743018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7508,51 +7612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;t-Yahia Ghidouche Kamila" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990110v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lobjois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos Le Goascoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Jebs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Ackermann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Gedeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin &#193;sv&#225;nyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dabadie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Szerenyi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Makni Turki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Temessek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354111v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cleuziou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kar&#226;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foutrel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839984v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Roudaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342854v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158721v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Divard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316289v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gentric" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677156v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Trelohan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Francois Lecompte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345053v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Aquilina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555062v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois-Lecompte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7176/JMCR/95-06" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410629v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-05-2025-0711" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Temessek Behi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Francois-Lecompte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17682189" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/bfj-09-2023-0797" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kr&#233;ziak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02477544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119899603" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450849v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2019.119780" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ertz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.05.179" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG6Q893K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652803v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646460v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.083.11.28" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.99.113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.115.130" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vendeville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570915v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audigier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662835v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519656v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746538v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342842v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746931v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le D&#233;l&#233;zir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Pasbecq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Lay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03476374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Gedeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin &#193;sv&#225;nyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dabadie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Szerenyi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400946v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Jebs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Ackermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lobjois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos Le Goascoz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;t-Yahia Ghidouche Kamila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746631v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Makni Turki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Temessek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354111v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cleuziou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kar&#226;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foutrel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839984v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Roudaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Divard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316294v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gentric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Francois Lecompte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Trelohan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Aquilina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois-Lecompte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7176/JMCR/95-06" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410629v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-05-2025-0711" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Temessek Behi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Francois-Lecompte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17682189" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591016v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0113" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/bfj-09-2023-0797" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2019.119780" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02477544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119899603" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kr&#233;ziak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ertz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677624v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543084v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.05.179" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG6Q893K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.99.113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.115.130" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.083.11.28" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766358v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vendeville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766369v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audigier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519656v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746931v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353958v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le D&#233;l&#233;zir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Pasbecq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Lay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354039v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342842v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03476374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>