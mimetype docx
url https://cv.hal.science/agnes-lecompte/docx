--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,7478 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7427 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.114583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agnes Francois-Lecompte </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of Marketing</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation, recherche & conferences: mon domaine d'expertise est celui de la consommation responsable, de la sobriété et des liens marketing et RSE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaines explorés: consommation responsable, etiquetage/affichage environnemental des produits, tourisme durable, hotellerie ecologique, marketing durable, alimentation durable, achat local, made in, sobriété</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intéressée pour apporter une expertise recherche en entreprise sur les sujets lies au développement durable(comité de mission, conseil stratégie de recherche, etc)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the co-creating tourist: The role of the artist in experiential value in creative tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Makni Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Temessek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marketing and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 95, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7176/JMCR/95-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution channels – a source of perceived captivity among farmers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Francois Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dargos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Food Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BFJ-05-2025-0711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience de tourisme créatif et pratiques durables : Analyse exploratoire des facteurs façonnant la qualité perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Makni Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Temessek Behi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Francois-Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (4), pp.166-187. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17682189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix de circuit de distribution dans un contexte de reterritorialisation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (9), pp.113-135. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17650-3.p.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix de circuit de distribution dans un contexte de reterritorialisation alimentaire- Le cas des jeunes agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SAFS Food Systems/Systèmes Alimentaires </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérientielle de la consommation de produits locaux par le touriste : proposition d’une typologie d’expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dargos Le Goascoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (136), pp.15-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmentally sustainable food: an analysis of consumer practices and their diffusion in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Francois Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Divard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Food Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 126 (2), pp.548 - 577. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/bfj-09-2023-0797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism development or nature protection? Lessons from a cluster analysis based on users of a French nature-based destination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Trelohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et approvisionnement alimentaire local auprès des circuits courts : une analyse sous l’angle de la proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kreziak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de l'environnement matériel sur une pratique d'alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Divard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et comportements alimentaires : Quelles évolutions en matière d'alimentation durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kréziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur retirée d’une pratique : une application au cas des économies d’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.076737011989960. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370119899603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afficher le &amp;quot;made in&amp;quot; de ses produits : quels enjeux et alternatives pour les entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue Marketing Territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of human versus technological support to reduce domestic electricity consumption in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 150, pp.119780. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2019.119780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et comportements alimentaires : Quelles évolutions en matière d’alimentation durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kreziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative consumption enthusiasts: are they responsible consumers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, 4, pp.392-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The values of electricity saving for consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.136-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It's not my fault, I am in the right!” Exploration of neutralization in the justification of the support and use of a controversial technological collaborative consumption service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, pp.254-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Environmental Labelling Rollout of Consumer Goods by Public Authorities: Analysis of and Lessons Learned from the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertrandias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 161, pp.688-697. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.05.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting sense of place at the centre of place brand development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Trelohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Aquilina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marketing Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (5/6), pp.400-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual roles of consumers: towards an insight into collaborative consumption motives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Market Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (6), pp.725-748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de tourisme durable : proposition d’une typologie croisée avec les comportements de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur de la maîtrise de la consommation électrique : multi-dimensionnalité et bivalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.11-28. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.083.11.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étiquetage environnemental des produits et services : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.99-113. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.081.99.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre logique privée et logique collective : mieux cerner l’utilisation de l’information environnementale par le consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertrandias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.115-130. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.081.115.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d'un affichage environnemental : le cas du service hôtelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vendeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (103), pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement environnemental du secteur hôtelier : proposition d'un modèle conceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.31-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme durable : les sept clés du succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Francois Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'affichage environnemental Une nouvelle façon pour l'entreprise de rendre des comptes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Audigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français et le tourisme durable : étude des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64 (4), pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00662835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français et le tourisme durable : proposition d'une typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp.308-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of French Consumers According to Their Sustainable Food Practices and their Level of Trust in the Food System.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chédotal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS - Academy of marketing science world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of marketing science, Jul 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution channels, sources of perceived captivity for farmers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dargos Le Goascoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Alcala, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acceptability of sufficiency practices in food consumption among consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertrandias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCORAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lund (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household Waste Reduction: A Segmented Approach Through Social Practice Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Jebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open the bin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Le Mans Le Mans Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Q Methodology to Evaluate Pedagogical Tools for Sustainability in Management Education: Insights from France and Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Gedeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Ásványi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dabadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Szerenyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptabilité des pratiques de sobriété par les consommateurs : une étude exploratoire dans le domaine alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertrandias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction des déchets ménagers : une approche par la théorie des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Jebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Lise Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de MArketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance et alimentation durable : les représentations des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chédotal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Divard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Marketing Agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de l'alimentation durable des consommateurs français : une exploration des indicateurs et des déterminants de la confiance envers les produits et les acteurs du système alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chédotal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Divard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ASAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Montreal (Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la qualité de l'expérience en tourisme créatif : vers une exploration des dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Makni Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Temessek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits longs et distribution locale des produits agricoles : le cas des agriculteurs bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’eco-fatigue sur les choix de consommation et de distribution : proposition d’une typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Colloque International Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens à ses vacances : quels leviers pour la qualité d’une expérience touristique créative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Makni Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Temessek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque de l’Association Tunisienne de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, HAmmamet, Tunisie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RETERALIM - Reterritorialisation de l’alimentation par le développement des filières locales : le cas du Pays de Lorient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Karâa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions Ecologiques Economiques et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’EXPÉRIENCE TOURISTIQUE MÉMORABLE : COMMENT SE CONSTRUIT-ELLE DANS LE CAS DE LA CONSOMMATION D’UN PRODUIT ALIMENTAIRE LOCAL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème congres de l'association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a digital tool affect consumer knowledge on sustainable food? Evidence from a real condition experiment in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIEK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche expérientielle de consommation de produits locaux par le touriste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dargos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37eme congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONFINEMENT ET APPROVISIONNEMENT ALIMENTAIRE LOCAL AUPRÈS DES CIRCUITS COURTS : UNE ANALYSE SOUS L’ANGLE DE LA PROXIMITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kreziak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres international de l'association française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation durable : dimensionnement et proposition d’une mesure de cette pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Divard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche interdisciplinaire : Pratiques alimentaires, santé et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de l'environnement matériel sur une pratique d'alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Divard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36eme congres-international de l'Afm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aborder les enjeux de l’alimentation dans la transition écologique : le concept d’alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Divard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et alternatives liés à l’affichage d’un « made in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gentric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Francaise du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of human versus technological support to reduce domestic electricity consumption in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Roudaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INEKA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la marque et des normes sociales comme heuristiques dans une communication persuasive visant l’adoption de comportements pro-environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Trelohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptation ou rejet des messages persuasifs en faveur de comportements pro-environnementaux : le rôle de l’orientation des valeurs (égoïste, altruiste ou biosphérique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Trelohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« How the Valuation of Electric Conservation Arises from Practice? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Francois Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIKA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire exprimé et expression de soi. Une approche par les récits des usagers du massif dunaire de Gâvres à Quiberon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Trelohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Territoires fabriqués Territoires instrumentalisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vannes (Bretagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la valuation de la maîtrise de la consommation électrique émerge de la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Francois Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres international de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du marketing expérientiel à la valorisation et la préservation d’un espace naturel protégé, le cas d’une labellisation « Grand Site de France »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Trelohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Aquilina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Venise (IT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit des lieux : quel rôle dans la labellisation d'un territoire touristique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Trelohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Aquilina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées scientifiques du tourisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Québec (CA), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenelle et expérimentation d’un affichage environnementale : le cas du service hôtelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gentric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès international de ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une consommation touristique plus durable : quel chemin reste-t-il à parcourir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l'ACFAS 2011, session spéciale " 1ère Journée de réflexion sur la consommation responsable "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00594274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les français: quelles représentations du tourisme durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francois-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecorismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en œuvre et évaluer les stratégies &amp;quot;développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cardebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Management Prospective Editions, pp.241, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux tonnes de carbone par an ? Reflexions sur l’acceptabilité de la sobriété normative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertrandias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing à l’ère de la sobriété</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-37687-946-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conditions for effective social communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE&amp;Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing for Sustainable Development: Rethinking Consumption Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’efficacité d’une communication sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Foutrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Marketing au service du Développement durable: repenser les modèles de consommation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« CO₂-score », le retour risqué de l’étiquetage environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bertrandias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet reteralim : reterritorialisation de l’alimentation par le développement des filières locales : le cas du pays de lorient, Rapport final à l’Ademe, AAP TEES (2021), 78 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Karâa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet RETERALIM - Etude exploratoire des leviers et freins à une distribution alimentaire reterritorialisée : Étude de 2 filières du Pays de Lorient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Karâa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Foutrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'Economie et Gestion de l'Ouest (LEGO). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet RETERALIM - Lait du Pays de Lorient, étude du développement d'une filière locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Délézir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Pasbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Innocent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'Economie et Gestion de l'Ouest (LEGO). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation socialement responsable : proposition et validation d’un cadre conceptuel intégrateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Pierre Mendes France, Grenoble, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05616148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à l’analyse de la consommation responsable et à la mise en place de ses outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès François-Lecompte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Humanities and Social Sciences. Université Bretagne Sud, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05616190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7612,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Gedeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin &#193;sv&#225;nyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dabadie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Szerenyi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400946v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Jebs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Ackermann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lobjois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos Le Goascoz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;t-Yahia Ghidouche Kamila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746631v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Makni Turki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Temessek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354111v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cleuziou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kar&#226;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foutrel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839984v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Roudaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Divard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316294v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gentric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Francois Lecompte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Trelohan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Aquilina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345102v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois-Lecompte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7176/JMCR/95-06" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410629v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-05-2025-0711" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Temessek Behi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Francois-Lecompte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17682189" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591016v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0113" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/bfj-09-2023-0797" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605471v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2019.119780" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02477544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119899603" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kr&#233;ziak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ertz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677624v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652803v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543084v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.05.179" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG6Q893K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646460v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.99.113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.115.130" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.083.11.28" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766358v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vendeville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766369v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audigier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519656v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746931v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353958v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le D&#233;l&#233;zir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Pasbecq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Lay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354039v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342842v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03476374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442015v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Makni Turki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Temessek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7176/JMCR/95-06" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Francois Lecompte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-05-2025-0711" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Temessek Behi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Francois-Lecompte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17682189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lobjois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos Le Goascoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/bfj-09-2023-0797" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Trelohan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gentric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Divard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kr&#233;ziak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02477544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119899603" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Roudaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2019.119780" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123334v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ertz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertrandias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.05.179" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SG6Q893K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Aquilina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677624v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.083.11.28" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309522v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.99.113" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.115.130" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vendeville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646583v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audigier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois-Lecompte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;t-Yahia Ghidouche Kamila" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Jebs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Ackermann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Gedeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin &#193;sv&#225;nyi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dabadie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Szerenyi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990118v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746631v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746647v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746572v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354111v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cleuziou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kar&#226;a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foutrel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839972v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342854v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677321v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521221v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521271v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345102v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345218v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345234v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594274v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342842v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03476374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746931v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354039v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le D&#233;l&#233;zir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Pasbecq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Lay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05616148v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05616190v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>