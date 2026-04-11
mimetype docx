--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -141,1637 +141,1637 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can you draw English syntax? How to ask trainee teachers to draw, in order for them to understand and to explain English syntax</w:t>
+                <w:t xml:space="preserve">CAF in the Oral Production of L1 French Young Learners of EFL in a Minimal Exposure Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Vraçiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">EUROSLA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Münster, Dec 2023, Münster (Westf), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328443v1</w:t>
+                <w:t xml:space="preserve">hal-04352315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation, apprentissage des langues et activité épilinguistique : un exemple d’utilisation de la Théorie des Opérations Prédicatives et Énonciatives</w:t>
+                <w:t xml:space="preserve">Activité épilinguistique de l’apprenant en cours de langue étrangère : d’une grammaire individuelle à l’élaboration d’un système métalinguistique collectif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">“Grammaire et didactique. Quelles ressources linguistiques pour l' enseignement-apprentissage du français et des langues ? ”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emilie Kasazian; Raphaele Fouillet, Oct 2023, Lille (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328836v1</w:t>
+                <w:t xml:space="preserve">hal-04448482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Development of CAF in the Oral Production of French L1 Young Learners of EFL: A Longitudinal Study</w:t>
+                <w:t xml:space="preserve">Faits de langue ou faits de discours?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Vraçiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Pertinence du soulignement pour l’analyse de faits de langue/de discours en linguistique (anglaise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Gaudy-Campbell; Héloïse Parent, Nov 2023, METZ, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328704v1</w:t>
+                <w:t xml:space="preserve">hal-04448521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammatical conceptualisation as a project for the EFL class; taking stock of an experiment in high school</w:t>
+                <w:t xml:space="preserve">Atelier d’Étude multidisciplinaire d’interactions orales en L2 ALE chez les apprenants du secondaire. EMIOL2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Plessis</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linx</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04328499v1</w:t>
+              <w:t xml:space="preserve">jep2022 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2022, Noirmoutier-en-l'Ile, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
+                <w:t xml:space="preserve">Can you draw English syntax?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linx</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03098273v1</w:t>
+              <w:t xml:space="preserve">Drawing, doodling, sketching, ot learn and teach English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDAA, Oct 2021, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation inter-énonciative et le marquage syntaxique des relations de cause : étude contrastive anglais-français.</w:t>
+                <w:t xml:space="preserve">Speaking about the past in English (EFL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01640046v1</w:t>
+              <w:t xml:space="preserve">ESSE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon, Aug 2021, LYON, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Even et quelques traductions en français : la référence à l'inattendu</w:t>
+                <w:t xml:space="preserve">Développement de la construction du passé en anglais : à la croisée du sémantisme et de la grammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linx</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès annuel de la SAES 2021 : Université de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Jun 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constituer et analyser un corpus d’interactions orales : d’un objectif à l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manoïlov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du recueil de données à L’analyse des corpus en Didactique de l’anglais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Virginie Privas Bréauté., Jan 2020, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation graphique et personnelle de la durée repérée : de l’épilinguistique au métalinguistique en classe de seconde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approche à visée actionnelle et grammaire en cours de langues étrangères en collège et lycée : quel terrain d’entente ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agnès Leroux et Pascale Manoïlov, Feb 2019, Nanterre (92), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si la conceptualisation grammaticale et linguistique constituait la tâche finale à visée actionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’épilinguistique et le métalinguistique en linguistique énonciative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucie Gournay et Lionel Dufaye, Feb 2019, Marne La Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01640045v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No Problem or No Problems ? Special Problems Raised by the Reference to Absence in the Sequences No+N-ø and No+N-S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empirical Methods in Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lødz, Poland. pp.85--96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-653-04976-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAF in the Oral Production of L1 French Young Learners of EFL in a Minimal Exposure Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A la recherche de la construction grammaticale de la référence au passé dans un corpus d’apprenants de l’anglais langue étrangère, en classe de 3ème.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manoïlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Vraçiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSLA 2018</w:t>
-[...105 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Grammaire(s) et acquisition des L2 : Approches, trajectoires, interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...701 lines deleted...]
-                <w:t xml:space="preserve">hal-01640483v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche de la construction grammaticale de la référence au passé dans un corpus d’apprenants de l’anglais langue étrangère, en classe de 3ème.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation, apprentissage des langues et activité épilinguistique : un exemple d’utilisation de la Théorie des Opérations Prédicatives et Énonciatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grammaire(s) et acquisition des L2 : Approches, trajectoires, interfaces</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can you draw English syntax? How to ask trainee teachers to draw, in order for them to understand and to explain English syntax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 42 N°1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/apliut.10590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Development of CAF in the Oral Production of French L1 Young Learners of EFL: A Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Vraçiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grammatical conceptualisation as a project for the EFL class; taking stock of an experiment in high school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.7253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manoïlov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Enseignement des langues : la grammaire et la linguistique sont-elles solubles dans la pédagogie de projet ?, 81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation inter-énonciative et le marquage syntaxique des relations de cause : étude contrastive anglais-français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paramétrer le sens ? Études de cas (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.2429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Even et quelques traductions en français : la référence à l'inattendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dynamiques de la construction des sens attendus et inattendus dans les langues (66-67), pp.35--50. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328921v1</w:t>
+                <w:t xml:space="preserve">⟨10.4000/linx.1444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1802,51 +1802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constituer et analyser un corpus d’interactions orales en classe de langue : d’un objectif à l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virginie Privas Bréauté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Recueil de données à l'analyse des corpus en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1901,51 +1901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'épilinguistique au métalinguistique en cours d'anglais langue étrangère : un réel projet pour le cours de langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Plessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épilinguistique, métalinguistique: discussions théoriques et applications didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, 2021, 978-2-35935-321-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2192,173 +2192,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude contrastive anglais/français de l'hétérogénéité des repérages marqués par for dans les énoncés à valeur causale</w:t>
+                <w:t xml:space="preserve">After /Après , a Contrastive Study. From the Expression of Succession in Time to Causality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ubaldina Lorda Mur, Clara. </w:t>
+              <w:t xml:space="preserve">Sekali, Martine and Trévise, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polifonía e intertextualidad en el diálogo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, Arco/Libros, 2012, Oralia. Análisis del discurso oral. Anejos, 978-84-7635-837-5</w:t>
+              <w:t xml:space="preserve">Mapping Parameters of Meaning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.136--158, 2012, 978-1-4438-3897-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640048v1</w:t>
+                <w:t xml:space="preserve">hal-01640043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">After /Après , a Contrastive Study. From the Expression of Succession in Time to Causality</w:t>
+                <w:t xml:space="preserve">Etude contrastive anglais/français de l'hétérogénéité des repérages marqués par for dans les énoncés à valeur causale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sekali, Martine and Trévise, Anne. </w:t>
+              <w:t xml:space="preserve">Ubaldina Lorda Mur, Clara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mapping Parameters of Meaning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.136--158, 2012, 978-1-4438-3897-9</w:t>
+              <w:t xml:space="preserve">Polifonía e intertextualidad en el diálogo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Arco/Libros, 2012, Oralia. Análisis del discurso oral. Anejos, 978-84-7635-837-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640043v1</w:t>
+                <w:t xml:space="preserve">hal-01640048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2389,51 +2389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement des langues : la grammaire et la linguistique sont-elles solubles dans la pédagogie de projet ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche à visée actionnelle et grammaire en cours de langues étrangères en collège et lycée : quel terrain d’entente ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2754,51 +2754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1415372"/>
+    <w:nsid w:val="E7EB3FA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2985,51 +2985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2786-5106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328443v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10590" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vra&#231;iu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328499v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Plessis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.7253" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.2429" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1444" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04352315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04448482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04448521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04404196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04404221v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04404207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04404047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04403983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04347048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04403966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04976-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/review/75" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640335v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Komur-Thilloy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.6842" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raineri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sekali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2786-5106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04352315v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vra&#231;iu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04448482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04448521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04404196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04404221v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04404207v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04404047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04403983v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04347048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Plessis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04403966v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-04976-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.10590" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.7253" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098273v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.2429" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1444" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/review/75" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640335v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Komur-Thilloy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640043v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328485v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.6842" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328621v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raineri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sekali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04328432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>