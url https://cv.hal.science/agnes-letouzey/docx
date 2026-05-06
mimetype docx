--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -1022,235 +1022,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process for joint scheduling based on health assessment of technical resources</w:t>
+                <w:t xml:space="preserve">Scheduling of production and maintenance activities using multi-agents system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Bencheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Desforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland. pp.192-199, </w:t>
+              <w:t xml:space="preserve">ETFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Torino, Italy. pp.0, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ETFA.2018.8502667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110522v1</w:t>
+                <w:t xml:space="preserve">hal-01905425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling of production and maintenance activities using multi-agents system</w:t>
+                <w:t xml:space="preserve">Process for joint scheduling based on health assessment of technical resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Bencheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Letouzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Desforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Torino, Italy. pp.0, </w:t>
+              <w:t xml:space="preserve">SAFEPROCESS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Warsaw, Poland. pp.192-199, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETFA.2018.8502667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905425v1</w:t>
+                <w:t xml:space="preserve">hal-03110522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative transportation for small and medium enterprises for advancing the emerging countries</w:t>
               </w:r>
@@ -2109,51 +2109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072155v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Rajah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Amari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Addouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Letouzey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desforges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Bencheikh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2022.08.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Memon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-10-201" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521273v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiucheng Xu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-013-0748-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00562-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH4PXV45-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-3615(00)00058-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-308TG7KL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Haoudi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80760-2_12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595437v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.577" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2018.8502667" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00120" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Letouzey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04064836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072155v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Rajah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Amari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Addouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Letouzey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desforges" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Bencheikh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2022.08.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Memon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Karray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IMDS-10-201" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521273v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiucheng Xu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-013-0748-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00562-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH4PXV45-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-3615(00)00058-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-308TG7KL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Haoudi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80760-2_12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595437v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905425v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2018.8502667" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.577" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00120" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Letouzey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2011.6059199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04064836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>