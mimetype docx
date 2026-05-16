--- v1 (2026-03-31)
+++ v2 (2026-05-16)
@@ -426,51 +426,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de [PROKOP VON GAZA. Eclogarum in libros historicos Veteris Testamenti epitome. Teil 2 : Der Exoduskommentar. Herausgegeben von KARIN METZLER. (Die griechischen christlichen Schriftsteller der ersten Jahrhunderte NF, 27). Berlin-Boston, Walter de Gruyter, 2020. 24,5 × 17,5 cm, CLXV-401 p. € 139,95 ; ISBN 978-3-11-0694857, 978-3-11-0694932 (ebook) ; PROKOP VON GAZA. Der Exoduskommentar. Aus der „Eclogarum in libros historicos Veteris Testamenti epitome“. Übersetzt und mit Anmerkungen versehen von KARIN METZLER. (Die Griechischen Christlichen Schriftsteller der ersten Jahrhunderte NF, 28). Berlin-Boston, Walter de Gruyter, 2020. 24,5 × 17,5 cm, XXXIV-382 p. € 129,95. ISBN 978-3-11-069486-4, 978-3-11-069490-1 (ebook)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1889,186 +1889,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prologue du Commentaire sur le Cantiques des cantiques, du bienheureux Théodoret, évêque de Cyr</w:t>
+                <w:t xml:space="preserve">Nouvel ordre pour un auteur de second ordre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lorrain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jean-Marie Auwers. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Lorrain; J.-M. Auwers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures patristiques du Cantique des cantiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, Les éditions du Cerf, pp.182-202, 2022, Bibliothèque (Migne), 9782204152082</w:t>
+              <w:t xml:space="preserve">Phenomena of order and disorder in Greek Exegetical Catenae / Ordres et désordres dans les chaînes exégétiques grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Instrumenta Patristica et Mediaevalia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879348v1</w:t>
+                <w:t xml:space="preserve">hal-03817600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvel ordre pour un auteur de second ordre ?</w:t>
+                <w:t xml:space="preserve">Prologue du Commentaire sur le Cantiques des cantiques, du bienheureux Théodoret, évêque de Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lorrain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">A. Lorrain; J.-M. Auwers. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Auwers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Auwers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phenomena of order and disorder in Greek Exegetical Catenae / Ordres et désordres dans les chaînes exégétiques grecques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Instrumenta Patristica et Mediaevalia</w:t>
+              <w:t xml:space="preserve">Lectures patristiques du Cantique des cantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Les éditions du Cerf, pp.182-202, 2022, Bibliothèque (Migne), 9782204152082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817600v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2144,51 +2144,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B750C616"/>
+    <w:nsid w:val="5D51D917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2375,51 +2375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-lorrain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852292v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lorrain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RA.5.142382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817611v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.133194" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817594v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517655v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BYZ.91.0.3289883" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BYZ.90.0.3288837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2673-3641.00058" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zac-2020-0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821172v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zac-2015-0037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346844v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894958v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110540659" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Auwers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-lorrain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04852292v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lorrain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RA.5.142382" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817611v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.133194" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817594v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517655v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BYZ.91.0.3289883" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BYZ.90.0.3288837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/2673-3641.00058" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zac-2020-0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821172v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zac-2015-0037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346844v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894958v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110540659" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879348v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Auwers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>