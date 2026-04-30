--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -2125,368 +2125,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance Practices and Perceptions in French Professional Football Clubs: Implications for Financial Governance and Risk Management</w:t>
+                <w:t xml:space="preserve">Imaginer le futur : une étude des dispositifs de prospectives territoriales de l’économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Salehddine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+                <w:t xml:space="preserve">Romain Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Accounting Association (EAA), 47th annual congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Accounting Association (EAA), 47th annual congress, May 2025, Roma, Italy</w:t>
+              <w:t xml:space="preserve">19ème congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485199v1</w:t>
+                <w:t xml:space="preserve">hal-05490810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transformation des pratiques de gestion des risques dans les clubs de football professionnels : une analyse néo-institutionnelle des dynamiques d'appropriation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Compliance Practices and Perceptions in French Professional Football Clubs: Implications for Financial Governance and Risk Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salehddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 46ème Congrès Annuel de l’Association Francophone de Comptabilité (AFC), May 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">European Accounting Association (EAA), 47th annual congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Accounting Association (EAA), 47th annual congress, May 2025, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485139v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginer le futur : une étude des dispositifs de prospectives territoriales de l’économie circulaire</w:t>
+                <w:t xml:space="preserve">La transformation des pratiques de gestion des risques dans les clubs de football professionnels : une analyse néo-institutionnelle des dynamiques d'appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guy</w:t>
+                <w:t xml:space="preserve">Mohamed Salehddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46ème Congrès Annuel de l’Association Francophone de Comptabilité (AFC), May 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490810v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions entre imaginaires sociotechniques et dispositifs de l’économie circulaire : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e conférence francophone sur la recherche en comptabilité critique et interprétative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2505,312 +2505,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acteur intermédiaire de l’organisation artistique et culturelle au défi du pluralisme institutionnel : des compétences spécifiques à l’instrumentation spécifique de la gestion des compétences. Le cas des régisseurs d’œuvres d’art des OAC publiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Maurant</w:t>
+                <w:t xml:space="preserve">L'impact de la situation sanitaire liée au COVID sur les facteurs de risques psychosociaux pour des futurs professionnels comptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gillet-Monjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée d'études GT-AFC CCA en milieu spécifique "Contexte éphémères, outils pluriels, et complexité des acteurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Congrès du Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337367v1</w:t>
+                <w:t xml:space="preserve">hal-03518621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement des compétences des médiateurs dans un contexte de professionnalisation inachevée : un défi pour les organisations artistiques et culturelles publiques en mutation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’acteur intermédiaire de l’organisation artistique et culturelle au défi du pluralisme institutionnel : des compétences spécifiques à l’instrumentation spécifique de la gestion des compétences. Le cas des régisseurs d’œuvres d’art des OAC publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutations des environnements, mutations des organisations, mutations de la GRH, AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">1ère Journée d'études GT-AFC CCA en milieu spécifique "Contexte éphémères, outils pluriels, et complexité des acteurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464004v1</w:t>
+                <w:t xml:space="preserve">hal-03337367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de la situation sanitaire liée au COVID sur les facteurs de risques psychosociaux pour des futurs professionnels comptables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+                <w:t xml:space="preserve">Le développement des compétences des médiateurs dans un contexte de professionnalisation inachevée : un défi pour les organisations artistiques et culturelles publiques en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Mutations des environnements, mutations des organisations, mutations de la GRH, AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518621v1</w:t>
+                <w:t xml:space="preserve">hal-03464004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences entrepreneuriales des médiateurs de musées comme supports de professionnalisation</w:t>
               </w:r>
@@ -3170,204 +3170,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of management tools withincomplex organizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La professionnalisation inachevée dans les organisations pluralistes : le cas des Opérateurs Technico-Artistiques des Organisations Artistiques et Culturelles publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Accounting Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, the European Accounting Association, May 2018, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Prospective métiers : Travailler demain : normes, territoires et compétences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101487v1</w:t>
+                <w:t xml:space="preserve">hal-02981276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La professionnalisation inachevée dans les organisations pluralistes : le cas des Opérateurs Technico-Artistiques des Organisations Artistiques et Culturelles publiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of management tools withincomplex organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospective métiers : Travailler demain : normes, territoires et compétences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">European Accounting Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the European Accounting Association, May 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981276v1</w:t>
+                <w:t xml:space="preserve">hal-02101487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’outillage gestionnaire porteur de compromis dans les organisations complexes : le cas des scènes nationales</w:t>
               </w:r>
@@ -4619,202 +4619,303 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00543087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptabilités et Société. Entre représentation et construction du monde.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Singulier en comptabilité, contrôle et audit. Regards croisés autour des outils de gestion, des acteurs et des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dupuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Gillet-Monjarret</w:t>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Jerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">EMS Management &amp; Société, 2018, 978-2-37687-102-6</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pearson. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829090v1</w:t>
+                <w:t xml:space="preserve">hal-05564374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comptabilités et Société. Entre représentation et construction du monde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gillet-Monjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS Management &amp; Société, 2018, 978-2-37687-102-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'innovation managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4832,70 +4933,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS Editions, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.migno.2017.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4905,51 +5006,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les approches institutionnelles du contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4969,368 +5070,368 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dambrin, Claire., &amp; Mourey, Damien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands courants en contrôle de gestion: Approches organisationnelles et sociétales du contrôle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions EMS, pp.73-96, 2023, Management et Société, 978-2-37687-767-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sens et valeurs des organisations artistiques et culturelles publiques à l'épreuve du management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+                <w:t xml:space="preserve">L'impact de la situation sanitaire liée au COVID sur les facteurs de risques psychosociaux pour les futurs professionnels comptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gillet-Monjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sens au travail. Enjeux de gestion et de société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ems management&amp;société, 2022</w:t>
+              <w:t xml:space="preserve">Comptabilités et pilotage des organisations pour une société résiliente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EMS, pp.253-277, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581648v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de la situation sanitaire liée au COVID sur les facteurs de risques psychosociaux pour les futurs professionnels comptables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+                <w:t xml:space="preserve">Sens et valeurs des organisations artistiques et culturelles publiques à l'épreuve du management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Maurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilités et pilotage des organisations pour une société résiliente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions EMS, pp.253-277, 2022</w:t>
+              <w:t xml:space="preserve">Le sens au travail. Enjeux de gestion et de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ems management&amp;société, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680400v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se réinventer pour survivre : quand la crise Covid-19 bouscule les frontières et les pratiques des organisations de l’art et de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reporting et pilotage des organisations pour une société résiliente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.27-48, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.giord.2022.01.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03867079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conter, Compter et Dompter le monde ? La comptabilité au prisme des discours, des instruments et des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bollecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5345,100 +5446,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilités et société. Entre représentation et construction du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.305-330, 2018, 978-2-37687-102-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion et start-up : une réflexion sur la nature et les rôles des outils de contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Dangereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5453,185 +5554,185 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilités et Société. Entre représentation et construction du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital social et action collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Bousquet, M. Antonina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une troisième voie entre Etat et marché : Rencontres Elineor Ostrom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d’information comptable : vers une simplicité de forme et complexité de sens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5640,84 +5741,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Villessèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de gestion entre simplification et complexification - Mélanges en l’honneur du Professeur Yves Dupuy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Economica, pp.91-100, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5727,51 +5828,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire l'impact des RPS chez les futurs comptables et auditeurs: un terreau de l'attractivité pour la profession ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5793,51 +5894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5847,51 +5948,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonne instrumentation et bons usages : comment éviter l’instrumentalisation dans le développement des pratiques de gestion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5929,65 +6030,65 @@
               <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 43, Vol. 10 (2), pp.2-2, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rimhe.043.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6134,51 +6235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929427v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Touchais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.022.0004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04725442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benoit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.043.0002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00531" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616212v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.261.0021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maurant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02438752v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2018.094275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02061860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars Chapelon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2015.03.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNWV7MPR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0085" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.223.59-73" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Janicot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Averseng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.123.0033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salehddine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gomez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337367v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518621v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026538v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981280v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101487v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04109379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04273915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134756v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02017816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002362v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mazars" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.migno.2017.01" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929475v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581648v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01.0027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01843003v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollecker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Dangereux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Marsal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528761v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villess&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300572v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet-Monjarret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929427v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Touchais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.022.0004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04725442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benoit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438857v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.043.0002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616210v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00531" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616212v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.261.0021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Maurant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02438752v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616240v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2018.094275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02061860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars Chapelon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2015.03.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNWV7MPR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0085" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01988114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.223.59-73" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Janicot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Averseng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.123.0033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gomez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salehddine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518621v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026538v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981280v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981276v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04109379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04273915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134756v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02017816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002362v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mazars" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Jerman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dupuy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.migno.2017.01" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680400v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.giord.2022.01.0027" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01843003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bollecker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Dangereux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Marsal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528761v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119193v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villess&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>