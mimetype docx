--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agnès Mihajlovski </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Staphylococcus aureus bacteriophages and curcumin in alginate hydrogel: towards an advanced multifunctional co-delivery topical skin platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Calderon-Jacinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soto-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Rodríguez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.107272. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered bacteriophages for therapeutic and diagnostic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Sagona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (9), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dmm.052393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of techniques for the characterization and quantification of microbial colonization on stone monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical Microbiology and Antimicrobials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (3), http://link.springer.com/article/10.1007%2Fs13213-014-0956-2. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13213-014-0956-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of &amp;quot;Candidatus Methanomassiliicoccus intestinalis&amp;quot; Issoire-Mx1, a Third Thermoplasmatales-Related Methanogenic Archaeon from Human Feces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), pp.e00453-13. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00453-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02445822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for stools: the challenge of assessing human intestinal microbiota using molecular diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.353-65. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1586/erm.09.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A putative new order of methanogenic Archaea inhabiting the human gut, as revealed by molecular analyses of the mcrA gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (7-8), pp.516-521. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2008.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A putative new order of methanogenic Archaea inhabiting the human gut, as revealed by molecular analyses of the mcrA gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (7-8), pp.516 - 521. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2008.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cabbage processing methods and prebiotic manipulationof colonic microflora on glucosinolate breakdown in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Rungapamestry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (2), pp.364-372. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114507709091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and preclinical evaluation of a dual therapeutic platform for skin applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soto-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Clemente Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vallés Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual Conference of the European Society for Biomaterials ESB 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative dual-therapeutic platform using bacteriophages and curcumin for skin applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soto-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Clemente Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vallés Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées BIOMAT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF A TOPICAL PLATFORM FOR THE DELIVERY OF NATURAL BIOACTIVE COMPOUNDS AND STAPHYLOCOCCUS AUREUS PHAGES FOR DERMAL APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Calderon-Jacinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Rodríguez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vallés Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées BIOMAT &amp; MatSAN 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Super-Besse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une approche moléculaire permettant l’ingénierie génétique des phages de Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Sagona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mihajlovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du colloque du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomatériaux fonctionnalisés aux interfaces et/ou en volumes & actifs naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Calderon-Jacinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamar Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palomino-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia El-Guermah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Biomatériaux et Technologies d’Interface »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biomat, May 2023, Bazas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Staphylococcus Aureus Bacteriophages and Curcumin in Alginate Hydrogel: Towards an Advanced Multifunctional Co-Delivery Topical Skin Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Calderon-Jacinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soto-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Rodríguez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-functional, non-adhesive patches for advanced treatment of skin diseases and chronic wounds using bacteriophages and antioxidant natural compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soto-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Frenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Rodríguez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMIS EU Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF A DUAL THERAPEUTIC PLATFORM FOR THE DELIVERY OF NATURAL BIOACTIVE COMPOUNDS AND BACTERIOPHAGES FOR TOPICAL SKIN APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Rodríguez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Biomaterials Congress WBC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and optimization of a CRISPR-Cas9 assisted engineering approach to genetically modify Staphylococcus aureus phages for downstream applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Sagona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mihajlovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque du réseau Phages.fr - Phages à Sète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPICAL DERMAL PLATFORM FOR THE CO-DELIVERY OF CURCUMIN AND STAPHYLOCOCCUS AUREUS PHAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Calderon-Jacinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Rodríguez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vallés Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Lyon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS NATURALLY BASED AND BI-FUNCTIONALIZED PLATFORMS FOR SKIN DELIVERY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Calderon-Jacinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Herrero Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFB Young Researchers' Summer School 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Zurich, Swaziland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMBINATION OF NATURAL OR ENGINEERED PHAGES AND NATURAL BIOACTIVE COMPOUNDS AGAINST STAPHYLOCOCCUS AUREUS ASSOCIATED SKIN ISSUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Calderon-Jacinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Conference on Targeting Phage Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Staphylococcus aureus phage K genome using CRISPR-Cas9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Rodriguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Lyon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation de la biodiversité du microbiote méthanogène intestinal humain et influence de l'âge sur sa constitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mihajlovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. Université Blaise Pascal - Clermont-Ferrand II; Université d'Auvergne - Clermont-Ferrand I, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009CLF1PP07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00726349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agnès Mihajlovski </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered bacteriophages for therapeutic and diagnostic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Sagona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (9), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dmm.052393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Staphylococcus aureus bacteriophages and curcumin in alginate hydrogel: towards an advanced multifunctional co-delivery topical skin platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Calderon-Jacinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soto-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Rodríguez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.107272. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered bacteriophages for therapeutic and diagnostic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Sagona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (9), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dmm.052393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of techniques for the characterization and quantification of microbial colonization on stone monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayette Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Di Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical Microbiology and Antimicrobials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (3), http://link.springer.com/article/10.1007%2Fs13213-014-0956-2. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13213-014-0956-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of &amp;quot;Candidatus Methanomassiliicoccus intestinalis&amp;quot; Issoire-Mx1, a Third Thermoplasmatales-Related Methanogenic Archaeon from Human Feces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), pp.e00453-13. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00453-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02445822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for stools: the challenge of assessing human intestinal microbiota using molecular diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.353-65. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1586/erm.09.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A putative new order of methanogenic Archaea inhabiting the human gut, as revealed by molecular analyses of the mcrA gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (7-8), pp.516-521. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2008.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A putative new order of methanogenic Archaea inhabiting the human gut, as revealed by molecular analyses of the mcrA gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Brugère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (7-8), pp.516 - 521. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2008.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cabbage processing methods and prebiotic manipulationof colonic microflora on glucosinolate breakdown in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Rungapamestry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (2), pp.364-372. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114507709091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and preclinical evaluation of a dual therapeutic platform for skin applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soto-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Clemente Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vallés Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual Conference of the European Society for Biomaterials ESB 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative dual-therapeutic platform using bacteriophages and curcumin for skin applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soto-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Clemente Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vallés Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées BIOMAT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF A TOPICAL PLATFORM FOR THE DELIVERY OF NATURAL BIOACTIVE COMPOUNDS AND STAPHYLOCOCCUS AUREUS PHAGES FOR DERMAL APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Calderon-Jacinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Rodríguez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vallés Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées BIOMAT &amp; MatSAN 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Super-Besse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une approche moléculaire permettant l’ingénierie génétique des phages de Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Sagona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mihajlovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition du colloque du Réseau National Biofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomatériaux fonctionnalisés aux interfaces et/ou en volumes & actifs naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Calderon-Jacinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anamar Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palomino-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia El-Guermah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Biomatériaux et Technologies d’Interface »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biomat, May 2023, Bazas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Staphylococcus Aureus Bacteriophages and Curcumin in Alginate Hydrogel: Towards an Advanced Multifunctional Co-Delivery Topical Skin Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Calderon-Jacinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soto-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Rodríguez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-functional, non-adhesive patches for advanced treatment of skin diseases and chronic wounds using bacteriophages and antioxidant natural compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Soto-Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Frenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Rodríguez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mihajlovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERMIS EU Congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN OF A DUAL THERAPEUTIC PLATFORM FOR THE DELIVERY OF NATURAL BIOACTIVE COMPOUNDS AND BACTERIOPHAGES FOR TOPICAL SKIN APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Rodríguez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Biomaterials Congress WBC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and optimization of a CRISPR-Cas9 assisted engineering approach to genetically modify Staphylococcus aureus phages for downstream applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Sagona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Mihajlovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque du réseau Phages.fr - Phages à Sète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOPICAL DERMAL PLATFORM FOR THE CO-DELIVERY OF CURCUMIN AND STAPHYLOCOCCUS AUREUS PHAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Calderon-Jacinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Rodríguez Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vallés Lluch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Lyon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS NATURALLY BASED AND BI-FUNCTIONALIZED PLATFORMS FOR SKIN DELIVERY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Calderon-Jacinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Herrero Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFB Young Researchers' Summer School 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Zurich, Swaziland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMBINATION OF NATURAL OR ENGINEERED PHAGES AND NATURAL BIOACTIVE COMPOUNDS AGAINST STAPHYLOCOCCUS AUREUS ASSOCIATED SKIN ISSUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Calderon-Jacinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Conference on Targeting Phage Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Staphylococcus aureus phage K genome using CRISPR-Cas9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandas Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Armal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Rodriguez-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Lyon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réévaluation de la biodiversité du microbiote méthanogène intestinal humain et influence de l'âge sur sa constitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mihajlovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. Université Blaise Pascal - Clermont-Ferrand II; Université d'Auvergne - Clermont-Ferrand I, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009CLF1PP07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00726349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Armal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Calderon-Jacinto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandas Traore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soto-Prado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rodr&#237;guez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107272" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mihajlovski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Sagona" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.052393" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149635v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Benamara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisl Bousta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-014-0956-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Harris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tottey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00453-13" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529610v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brug&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mihajlovski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/erm.09.16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060759v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.06.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGMJRKM4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brugere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060756v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Fuller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Louis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rungapamestry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ratcliffe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507709091" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348377v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Clemente Serrano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vall&#233;s Lluch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04448773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Rodr&#237;guez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04449027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamar Miranda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palomino-Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia El-Guermah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060747v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Frenna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348442v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calderon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060733v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04448746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04449060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Herrero Herrero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04448639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04448695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Julie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00726349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CLF1PP07" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandas Traore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mihajlovski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Sagona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.052393" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291073v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Armal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Calderon-Jacinto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soto-Prado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rodr&#237;guez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107272" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149635v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Benamara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisl Bousta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Di Martino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-014-0956-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02445822v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Harris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gaci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Tottey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00453-13" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brug&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mihajlovski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/erm.09.16" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.06.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGMJRKM4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brugere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Fuller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Louis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rungapamestry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ratcliffe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507709091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Clemente Serrano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vall&#233;s Lluch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04448773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Rodr&#237;guez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04449027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamar Miranda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palomino-Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Agniel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia El-Guermah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Frenna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calderon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060733v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04448746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04449060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Herrero Herrero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04448639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04448695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Julie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Rodriguez-Ruiz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00726349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009CLF1PP07" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>