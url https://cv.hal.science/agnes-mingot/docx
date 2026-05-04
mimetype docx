--- v0 (2026-03-24)
+++ v1 (2026-05-04)
@@ -1963,425 +1963,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Ferrier rearrangement by combining flash chemistry and superacids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CF3-substituted carbocations: underexploited intermediates with great potential in modern synthetic chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony J Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armen Panossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naresh Bhuma</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Zahra Abada</w:t>
+                <w:t xml:space="preserve">Frédéric Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202010175⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.343-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.17.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007376v1</w:t>
+                <w:t xml:space="preserve">hal-03154651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CF3-substituted carbocations: underexploited intermediates with great potential in modern synthetic chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armen Panossian</w:t>
+                <w:t xml:space="preserve">Complementary Site-Selective Sulfonylation of Aromatic Amines by Superacid Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.17.32⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (11), pp.4115-4120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c00994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154651v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary Site-Selective Sulfonylation of Aromatic Amines by Superacid Activation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insight into the Ferrier rearrangement by combining flash chemistry and superacids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naresh Bhuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Lebedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Yamashita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Abada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (11), pp.4115-4120. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (4), pp.2036-2041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c00994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202010175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358394v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating the Efficacy of Carbonic Anhydrase Inhibitors through Fluorine Substitution</w:t>
               </w:r>
@@ -2629,555 +2629,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superelectrophilic Csp 3 –H bond fluorination of aliphatic amines in superacid: the striking role of ammonium–carbenium dications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Cantin</w:t>
+                <w:t xml:space="preserve">Enantioenriched Methylene-Bridged Benzazocanes Synthesis by Organocatalytic and Superacid Activations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Reviriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cc02081h⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (3), pp.1279-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201912043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537283v1</w:t>
+                <w:t xml:space="preserve">hal-02436747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioenriched Methylene-Bridged Benzazocanes Synthesis by Organocatalytic and Superacid Activations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yasmin Reviriot</w:t>
+                <w:t xml:space="preserve">Superelectrophilic Csp 3 –H bond fluorination of aliphatic amines in superacid: the striking role of ammonium–carbenium dications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Artault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (3), pp.1279-1285. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (44), pp.5905-5908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201912043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cc02081h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436747v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence and exploitation of dicationic ammonium–nitrilium superelectrophiles: direct synthesis of unsaturated piperidinones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complementary Site‐Selective Halogenation of Nitrogen‐Containing (Hetero)Aromatics with Superacids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Morgenstern</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Mingot</w:t>
+                <w:t xml:space="preserve">Alexander Mamontov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Kornath</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (75), pp.11110-11113. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (46), pp.10411-10416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cc02910f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202000902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537571v1</w:t>
+                <w:t xml:space="preserve">hal-04537186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary Site‐Selective Halogenation of Nitrogen‐Containing (Hetero)Aromatics with Superacids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence and exploitation of dicationic ammonium–nitrilium superelectrophiles: direct synthesis of unsaturated piperidinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Mamontov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Martin-Mingot</w:t>
+                <w:t xml:space="preserve">Yvonne Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Métayer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreas Kornath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (46), pp.10411-10416. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (75), pp.11110-11113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202000902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cc02910f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537186v1</w:t>
+                <w:t xml:space="preserve">hal-04537571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to Optically-Pure Benzosultams by Superelectrophilic Activation</w:t>
               </w:r>
@@ -5321,287 +5321,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superacid synthesis of halogen containing N-substituted-4-aminobenzene sulfonamides: New selective tumor-associated carbonic anhydrase inhibitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Compain</w:t>
+                <w:t xml:space="preserve">Superacid synthesized tertiary benzenesulfonamides and benzofuzed sultams act as selective hCA IX inhibitors: toward understanding a new mode of inhibition by tertiary sulfonamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Metayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maresca</w:t>
+                <w:t xml:space="preserve">D. Vullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. Supuran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thibaudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. T. Supuran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (6), pp.1555-1563. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (43), pp.7540-7549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2012.05.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3ob41538d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839204v1</w:t>
+                <w:t xml:space="preserve">hal-00964957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superacid synthesized tertiary benzenesulfonamides and benzofuzed sultams act as selective hCA IX inhibitors: toward understanding a new mode of inhibition by tertiary sulfonamides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Metayer</w:t>
+                <w:t xml:space="preserve">Superacid synthesis of halogen containing N-substituted-4-aminobenzene sulfonamides: New selective tumor-associated carbonic anhydrase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vullo</w:t>
+                <w:t xml:space="preserve">A. Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.T. Supuran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Thibaudeau</w:t>
+                <w:t xml:space="preserve">C. T. Supuran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11 (43), pp.7540-7549. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (6), pp.1555-1563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ob41538d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2012.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964957v1</w:t>
+                <w:t xml:space="preserve">hal-00839204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Anti-Markovnikov Cyclization and Hydrofluorination2 Reaction in Superacid HF/SbF5: A Tool in the Design of Nitrogen-Containing (Fluorinated) Polycyclic Systems</w:t>
               </w:r>
@@ -5698,437 +5698,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective hydrofluorination of ynamides: a straightforward synthesis of novel alpha-fluoroenamides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dications in superacid HF/SbF5: When superelectrophilic activation makes possible fluorination and/or C-H bond activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Jouvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Martin-Mingot</w:t>
+                <w:t xml:space="preserve">Franklin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Evano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Marrot</w:t>
+                <w:t xml:space="preserve">M.P. Jouannetaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cc31768k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (SI), pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2011.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834286v1</w:t>
+                <w:t xml:space="preserve">hal-00826922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Markovnikov additions to N-allylic derivatives involving ammonium-carbenium superelectrophiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Frapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Jouannetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (47), pp.5877-5879. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2cc32246c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dications in superacid HF/SbF5: When superelectrophilic activation makes possible fluorination and/or C-H bond activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereoselective hydrofluorination of ynamides: a straightforward synthesis of novel alpha-fluoroenamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Bachmann</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Evano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2011.04.022⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (42), pp.5196-5198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cc31768k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00826922v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High efficiency of superacid HF-SbF5 for the selective decrystallization-depolymerization of cellulose to glucose.</w:t>
               </w:r>
@@ -6270,64 +6270,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lecornué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Jouannetaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (6), pp.886-891. </w:t>
@@ -7036,51 +7036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Longuet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naullet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;rochon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin-Mingot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c07526" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon-Barr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carreyre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecornu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.416" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Vitse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02344" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326476v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Armand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ard&#225;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Berrino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c11677" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626794v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cantin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mingot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202404066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourbon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Geindre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49421-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Nocentini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bartolucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01795" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300440" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Fernandes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06521e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Daniel Matatu Mbengo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202316458" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Reviriot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Beaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200432" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139314v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103926" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Appert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Karam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Zunino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201583" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007376v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhuma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebedel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamashita" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Shimizu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Abada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010175" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.17.32" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00994" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Carta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu T Supuran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202103211" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R. Leroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04901a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537283v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mokhtari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cantin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02081h" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436747v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Morgenstern" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kornath" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02910f" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mamontov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;tayer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202000902" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Castelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Boucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c01301" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007761v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Uehara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olivero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801338" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159927v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Drukenm&#252;ller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201811032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2018.04.017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW4KM1XV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Metayer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Angeli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jouvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Evano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2018.1461097" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Theunissen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lecomte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwai-Chien Chan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB00850C" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743477v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longin Justin Clair Bonazaba&#8197;milandou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alazet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Greco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201609574" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201611312" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610196v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201611312" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007853v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coste" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.160260" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Darz Alexandre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Mokhtari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Marrot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.12.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBNKNS8G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505628v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Mingot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Probst" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2399" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500682v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cendret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legigan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thibaudeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01526j" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jouvin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo502699y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063189v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theunissen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Metayer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Compain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja504818p" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maresca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Supuran" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.05.037" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964957v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vullo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Supuran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41538d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918382v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonneau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo400398y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834286v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jouvin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc31768k" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820212v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frapper" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jouannetaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc32246c" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826922v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.04.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCSPX7PH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726568v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Oliveira Vigier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob07143f" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823328v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecornu&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2011.638921" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Keav" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbier Jr." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.01.025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999419v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.02.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04414104v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02436606v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Longuet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naullet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P&#233;rochon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin-Mingot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;gan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c07526" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon-Barr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carreyre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecornu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Michelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.416" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Vitse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02344" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326476v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Armand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ard&#225;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Berrino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c11677" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626794v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cantin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mingot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202404066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourbon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Geindre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49421-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Nocentini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bartolucci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01795" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodriguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaudeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300440" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046996v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Fernandes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Panossian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc06521e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Daniel Matatu Mbengo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202316458" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Reviriot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Beaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200432" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139314v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103926" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Appert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Karam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Zunino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202201583" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.17.32" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00994" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Bhuma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lebedel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamashita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Shimizu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Abada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010175" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Carta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu T Supuran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202103211" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric R. Leroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04901a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537283v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mokhtari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cantin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02081h" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mamontov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;tayer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202000902" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537571v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Morgenstern" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kornath" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02910f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Castelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Boucher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c01301" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007761v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Uehara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olivero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801338" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02159927v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lohier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Drukenm&#252;ller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201811032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2018.04.017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW4KM1XV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Metayer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Angeli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jouvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Evano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2018.1461097" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Theunissen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lecomte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwai-Chien Chan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB00850C" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743477v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marrot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longin Justin Clair Bonazaba&#8197;milandou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alazet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Greco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201609574" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610193v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201611312" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610196v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201611312" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007853v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Compain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coste" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Demmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.160260" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Darz Alexandre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Mokhtari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Marrot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.12.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBNKNS8G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505628v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Mingot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Probst" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2399" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500682v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cendret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legigan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thibaudeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01526j" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360121v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jouvin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo502699y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063189v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theunissen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Metayer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Henry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Compain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja504818p" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964957v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vullo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Supuran" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob41538d" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839204v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maresca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Supuran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.05.037" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918382v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonneau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo400398y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826922v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jouannetaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.04.022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCSPX7PH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820212v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frapper" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc32246c" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834286v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jouvin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc31768k" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726568v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Oliveira Vigier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob07143f" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823328v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecornu&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2011.638921" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Keav" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbier Jr." TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.01.025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999419v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.02.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04414104v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02436606v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>