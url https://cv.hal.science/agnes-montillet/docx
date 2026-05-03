--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -118,360 +118,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin–Chitosan Hydrogel Beads for Delivery of Functional Food Ingredients</w:t>
+                <w:t xml:space="preserve">Drag reduction assisted emulsification in a micro-channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Morales</w:t>
+                <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Quilaqueo</w:t>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocío Morales-Medina</w:t>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Drusch</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods13182885⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 329, pp.105247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2024.105247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753638v1</w:t>
+                <w:t xml:space="preserve">hal-04592571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag reduction assisted emulsification in a micro-channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pectin–Chitosan Hydrogel Beads for Delivery of Functional Food Ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elia Missi</w:t>
+                <w:t xml:space="preserve">Marcela Quilaqueo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Montillet</w:t>
+                <w:t xml:space="preserve">Rocío Morales-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+                <w:t xml:space="preserve">Stephan Drusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teodor Burghelea</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rodrigo Navia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 329, pp.105247. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (18), pp.2885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2024.105247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods13182885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592571v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-rheological properties of xanthan solutions: from shear thinning to elasto-viscoplastic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -518,90 +518,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a Newtonian droplet in the turbulent flow of a shear thinning fluid in a micro-channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (4), pp.043301. </w:t>
@@ -633,607 +633,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination and modeling of flow curves of xanthan gum solutions over a large range of shear rates</w:t>
+                <w:t xml:space="preserve">Production of oil in water emulsions in microchannels at high throughput: Evaluation of emulsions in view of cosmetic, nutraceutical or pharmaceutical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Sepulveda</w:t>
+                <w:t xml:space="preserve">Ralph Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Montillet</w:t>
+                <w:t xml:space="preserve">Walid Blel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Della Valle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ARH-2020-0116⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161, pp.108301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2021.108301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361071v1</w:t>
+                <w:t xml:space="preserve">hal-03148346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards High Throughput Structuring of Liquid Foams in Microchannels: Effect of Geometry, Flowrate and Formulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of cross-slot configuration in microfluidics on o/w emulsification at high throughput</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongbin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi12111415⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (10), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-021-02486-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463020v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of oil in water emulsions in microchannels at high throughput: Evaluation of emulsions in view of cosmetic, nutraceutical or pharmaceutical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards High Throughput Structuring of Liquid Foams in Microchannels: Effect of Geometry, Flowrate and Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Nehme</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luc Marchal</w:t>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2021.108301⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (11), pp.24 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi12111415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148346v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cross-slot configuration in microfluidics on o/w emulsification at high throughput</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Montillet</w:t>
+                <w:t xml:space="preserve">Experimental determination and modeling of flow curves of xanthan gum solutions over a large range of shear rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanina Amiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizio Massoli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hubert Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (10), pp.85. </w:t>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (1), pp.24-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10404-021-02486-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ARH-2020-0116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351284v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on single drop breakage in two-stream impinging microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 62 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1267,103 +1267,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of gas-liquid interfaces in a non-Newtonian fluid at high throughputs inside a microfluidic device and effect of an expansion on bubble breakup mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 213, pp.115377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1391,157 +1391,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of nonwoven geotextiles on soil drainage and filtration</w:t>
+                <w:t xml:space="preserve">Investigation of gas/shear-thinning liquids flow at high throughput in microchannels with the aim of producing biosourced foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour-Eddine Sabiri</w:t>
+                <w:t xml:space="preserve">M. Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Caylet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Montillet</w:t>
+                <w:t xml:space="preserve">A. Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+                <w:t xml:space="preserve">D. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Durkheim</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (5), pp.670-688. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.107787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2017.1415982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2019.107787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741182v1</w:t>
+                <w:t xml:space="preserve">hal-02479907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic Assisted Flash Precipitation of Photocrosslinkable Fluorescent Organic Nanoparticles for Fine Size Tuning and Enhanced Photoinduced Processes</w:t>
               </w:r>
@@ -1566,64 +1570,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (23), pp.2502-2515. </w:t>
@@ -1655,230 +1659,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of gas/shear-thinning liquids flow at high throughput in microchannels with the aim of producing biosourced foam</w:t>
+                <w:t xml:space="preserve">Performance of nonwoven geotextiles on soil drainage and filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laporte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nour-Eddine Sabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Caylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Della Valle</w:t>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Loisel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Durkheim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 148, pp.107787. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (5), pp.670-688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2019.107787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2017.1415982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479907v1</w:t>
+                <w:t xml:space="preserve">hal-01741182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast oil-in-water emulsification in microchannel using head-on impinging configuration: Effect of swirl motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 131, pp.103402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2052,855 +2052,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of emulsified fuels produced with a micro-channel emulsifier: Puffing and micro-explosion analyses</w:t>
+                <w:t xml:space="preserve">Optical Analysis of Combustion and Soot Formation in a CI Engine Fuelled with Water in Diesel Emulsion through Microchannels Emulsification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliezer Ahmed Melo-Espinosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+                <w:t xml:space="preserve">C Tornatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Tarlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Montillet</w:t>
+                <w:t xml:space="preserve">R Calabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramón Piloto-Rodríguez</w:t>
+                <w:t xml:space="preserve">L Marchitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Belletre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Massoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.01.103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Proceedings of the XXV A.I.VE.LA. Annual Meeting9–10 November 2017, Rome, Italy, 1110, pp.012010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1110/1/012010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741171v1</w:t>
+                <w:t xml:space="preserve">hal-01969893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofuel emulsifier using high-velocity impinging flows and singularities in microchannels</w:t>
+                <w:t xml:space="preserve">Experimental investigation of emulsified fuels produced with a micro-channel emulsifier: Puffing and micro-explosion analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arab Belkadi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Eliezer Ahmed Melo-Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Piloto-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Resources Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4037370⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219, pp.320 - 330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.01.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740293v1</w:t>
+                <w:t xml:space="preserve">hal-01741171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Analysis of Combustion and Soot Formation in a CI Engine Fuelled with Water in Diesel Emulsion through Microchannels Emulsification</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biofuel emulsifier using high-velocity impinging flows and singularities in microchannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Belletre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arab Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Proceedings of the XXV A.I.VE.LA. Annual Meeting9–10 November 2017, Rome, Italy, 1110, pp.012010. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Resources Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (1), 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1110/1/012010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4037370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969893v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid flow through sands: reliability of tortuosity measured from electrical conductivity and the importance of evaluating effective porosity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Study of two impinging flow microsystems arranged in series. Application to emulsified biofuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddine Sabiri</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170, pp.185 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2015.12.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/JPorMedia.v19.i6.40⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05428100v1</w:t>
+                <w:t xml:space="preserve">hal-01740335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of foams produced with viscous shear thinning fluids using microchannels at high throughput</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid flow through sands: reliability of tortuosity measured from electrical conductivity and the importance of evaluating effective porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Laporte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+                <w:t xml:space="preserve">Abderrahmane Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Sabiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 173, pp.25 - 33. </w:t>
+              <w:t xml:space="preserve">Journal of Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (6), pp.527-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.10.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/JPorMedia.v19.i6.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741141v1</w:t>
+                <w:t xml:space="preserve">hal-05428100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of two impinging flow microsystems arranged in series. Application to emulsified biofuel production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characteristics of foams produced with viscous shear thinning fluids using microchannels at high throughput</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrizio Massoli</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 170, pp.185 - 196. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173, pp.25 - 33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2015.12.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740335v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of food foams produced by SMX static mixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2976,103 +2976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-in-oil emulsification in a microfluidic impinging flow at high capillary numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arab Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72, pp.11-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3118,90 +3118,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow process conditions to control the void fraction of Thud foams in static mixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3242,329 +3242,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic of flow disturbances in a cross-shaped micromixer using wall electrochemical probes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optical diagnostics for W/O emulsification within impinging flow and right angle mini-channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Comiti</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.11.011⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99 (2), pp.52-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2013016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912625v1</w:t>
+                <w:t xml:space="preserve">hal-04634874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical diagnostics for W/O emulsification within impinging flow and right angle mini-channel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Diagnostic of flow disturbances in a cross-shaped micromixer using wall electrochemical probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrizio Massoli</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Legentilhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2013016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04634874v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous production of water-in-oil emulsion using micromixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3636,90 +3636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigations of mixing in T-shaped and cross-shaped micromixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniéll Malsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3791,90 +3791,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow characterization in T-shaped and cross-shaped micromixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaromir Havlica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Legentilhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (6), pp.1185-1197. </w:t>
@@ -4067,51 +4067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure drops of non-newtonian purely viscous fluid flow through synthetic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4330,77 +4330,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaromir Havlica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Legentilhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5 (1), pp.55-64. </w:t>
@@ -4605,51 +4605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrostructural characterization of granular activated carbon beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4721,51 +4721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis: a useful tool for porous media characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 26 (12), pp.1285--1289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4812,51 +4812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of fixed beds packed with anisotropic particles - Use of image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 121 (2-3), pp.138--148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4928,51 +4928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E. Sabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 55 (15), pp.3057-3061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5031,51 +5031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of flow regimes in various porous media—II: Transition to turbulent regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5160,51 +5160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation of flow regimes in various porous media—I: Limit of laminar flow regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5405,77 +5405,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid—solid mass transfer in packed beds of variously shaped particles at low Reynolds numbers: experiments and model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Brunjail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chemical Engineering Journal and the Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 63 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5534,64 +5534,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure drop prediction for flow through high porosity metallic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prieur Du Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5650,51 +5650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial dispersion in liquid flow through packed reticulated metallic foams and fixed beds of different structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5754,64 +5754,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of structural parameters of metallic foams from permeametry measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5902,103 +5902,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-rheological properties of xanthan solutions: from shear thinning to elasto-viscoplastic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6023,90 +6023,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de l’émulsification à l’échelle microscopique en fonction de la rhéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GDR CNRS SLAMM “Solliciter la matière molle”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2024, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6131,51 +6131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of high throughput microfluidics on several microalgae cultures -Evaluation of proteins recovery and comparison with ultrasonic treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6220,558 +6220,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a single Newtonian droplet in the turbulent microscopic cross-slot flow of a shear thinning fluid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Drag reduction assisted emulsification in a cross-slot microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GDR CNRS “Transferts et Interfaces”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aussois (Savoie), France</w:t>
+              <w:t xml:space="preserve">AERC2022 - The Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940605v1</w:t>
+                <w:t xml:space="preserve">hal-03690729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsification in microchannels in presence of drag reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Drag reduction assisted emulsification in cross-slot microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GDR CNRS “Transferts et Interfaces”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aussois (Savoie), France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940579v1</w:t>
+                <w:t xml:space="preserve">hal-03786041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag reduction assisted emulsification in a cross-slot microchannel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Emulsification in microchannels in presence of drag reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC2022 - The Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GDR CNRS “Transferts et Interfaces”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aussois (Savoie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690729v1</w:t>
+                <w:t xml:space="preserve">hal-03940579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag reduction assisted emulsification in cross-slot microchannel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dynamics of a single Newtonian droplet in the turbulent microscopic cross-slot flow of a shear thinning fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongbin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Massoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GDR CNRS “Transferts et Interfaces”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aussois (Savoie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786041v1</w:t>
+                <w:t xml:space="preserve">hal-03940605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a single Newtonian droplet in a turbulent microscopic cross-slot flow of a shear thinning fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERC2022 - The Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
@@ -6813,77 +6813,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'émulsification continue à forts débits à travers des micro-canaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GDR CNRS “Transferts et Interfaces"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6921,77 +6921,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil-in-water emulsification via cross-junction microchannel at high throughput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Thermal Conference (Eurotherm 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual Confernce, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7029,90 +7029,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la géométrie des microcanaux sur l'écoulement d'un système diphasique gaz liquide lors d'un procédé microfluidique de foisonnement à haute vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian R. Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7189,51 +7189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès général SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
@@ -7275,90 +7275,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie de l'écoulement de systèmes diphasiques gaz-liquide à l'intérieur de microcanaux à fort débit d'injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian R. Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7396,90 +7396,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of biosourced foams by microchannels at high throughput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Microfluidics – μFlu18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7504,90 +7504,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émulsification à haut débit d’huile végétale dans l’eau à travers des microcanaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arab Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Boussoffora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Club Émulsion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7625,90 +7625,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of biosourced foams produced by microchannels at high throughput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian R. Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7733,64 +7733,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsphere500 : démonstration technique lors du salon international « Cosmetic360 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon international « Cosmetic360 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7815,51 +7815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and emissions of a CI optical engine fuelled with water in diesel emulsion through microchannels emulsification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Marchitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Calabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7940,90 +7940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical analysis of combustion and soot formation in a CI engine fuelled with water in diesel emulsion through microchannels emulsification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Marchitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Calabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tornatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8065,90 +8065,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental comparison between two methods for biofuels emulsification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliezer Ahmed Melo-Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Piloto-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Verhelst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8186,103 +8186,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of biosourced foams by microchannels at high throughput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
@@ -8311,51 +8311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofuel emulsifier using high velocity impinging flows and singularities in micro-channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8415,77 +8415,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Microsystems based on High Speed Impinging Flows for Efficient Emulsified Biofuel Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arab Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Heat Transfer, Fluids Engineering, &amp; Nanochannels,Microchannels, and Minichannels Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Washington D. C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8510,103 +8510,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of Whey protein Foams processed by milli- and micro Channels at a high throughput.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual European rheology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8644,90 +8644,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des écoulements et des transferts de matière dans les micromélangeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Legentilhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8765,77 +8765,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossing and impinging-flow study for micro-processes applications : hydrodynamics analysis using an electrochemical method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Legentilhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Tihon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8899,351 +8899,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of bubble breakup mechanisms by high speed imaging in a microfluidics foaming process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Emulsification en continu avec un microsystème en vue de l'encapsulation d'antioxydants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Blel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 th International Congress on Engineering and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361018v1</w:t>
+                <w:t xml:space="preserve">hal-02344672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsification en continu avec un microsystème en vue de l'encapsulation d'antioxydants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of bubble breakup mechanisms by high speed imaging in a microfluidics foaming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian R. Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Nehme</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnès Montillet</w:t>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, NANTES, France</w:t>
+              <w:t xml:space="preserve">13 th International Congress on Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344672v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow process conditions to control the foam properties in static mixers: influence of the configuration and the formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFOAM 2016 (11th European Conference on Foams and Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9268,90 +9268,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of protein foams contamined with phospholipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth International Congress on Rheology (ICR2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9376,103 +9376,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of foams with Whey protein isolates using cross shape micromixers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th symposium international « Delivery of functionality in complex food systems »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9529,77 +9529,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et procédé pour réaliser une émulsion en continu de deux liquides immiscibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arab Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2017103498. TFSE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9786,51 +9786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Morales" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Quilaqueo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Morales-Medina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Drusch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Navia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13182885" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Missi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105247" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00714J" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbin Ji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.043301" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sepulveda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Montillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Della Valle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Amiar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ARH-2020-0116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12111415" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Nehme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Blel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108301" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Massoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-021-02486-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03124-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479911v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115377" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Sabiri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Caylet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durkheim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1415982" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hoang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Olivier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000633" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belkadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Della Valle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2019.107787" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103402" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchitto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calabria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tornatore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellettre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massoli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.02.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHR9VR7L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741171v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Ahmed Melo-Espinosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tarlet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Piloto-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.01.103" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NJS4QC4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740293v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Belkadi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037370" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tornatore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Calabria" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marchitto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Belletre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1110/1/012010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428100v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Khalifa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v19.i6.40" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.10.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3HZXZSV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740335v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.12.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-858FL1P5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.035" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTFX2PZM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572898v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.01.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZQJ6KNM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.12.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentilhomme" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comiti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.11.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T3X84G2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04634874v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Nedjar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28NJXFP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912863v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;ll Malsch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henkel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.09.036" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4F5T705-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait Mouheb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Havlica" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-010-0746-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R78G280H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Legentilhomme" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Comiti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1079-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comiti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986449708936669" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343586v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legentilhomme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Solliec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2008.04.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3RGVL1S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-007-0220-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1T4R5VR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tihon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9213-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMQ6127P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933199v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauguet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-6316-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F90E22C1F16039DA7F6907BF86E49478FB31631/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200310020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945322v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(01)00332-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-350ZFTHX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933210v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Sabiri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(99)00556-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29KXW89T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seguin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Huet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)80003-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B51KJR9Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933222v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00175-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LFFR6RM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04326619v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Seguin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933219v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Seguin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Brunjail" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-0467(96)03073-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKG0JR79-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933213v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieur Du Plessis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(94)00170-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3R193SL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9467(93)80050-X" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933204v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00541579" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AFE9B850FF8B2D810E2D09820C53E264532FE37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663099v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mabrouk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940605v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940579v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690729v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690749v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690696v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376716v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360951v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894708v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Briolay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360986v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741254v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952833v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boussoffora" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952867v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899441v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741231v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970023v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741215v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Verhelst" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970072v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICEF2016-9314" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741203v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900113v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391323v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360454v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Tihon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361018v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344672v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bellettre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741199v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Laribi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741204v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900103v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741437v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Missi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105247" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753638v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Morales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Quilaqueo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Morales-Medina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Drusch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Navia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13182885" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00714J" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbin Ji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.043301" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Nehme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Blel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108301" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Massoli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-021-02486-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463020v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sepulveda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Della Valle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12111415" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Montillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Amiar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ARH-2020-0116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03124-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479911v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115377" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479907v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belkadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Della Valle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2019.107787" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hoang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Olivier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000633" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Sabiri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Caylet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durkheim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1415982" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103402" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchitto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calabria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tornatore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellettre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massoli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.02.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHR9VR7L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tornatore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Calabria" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marchitto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Belletre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1110/1/012010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Ahmed Melo-Espinosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tarlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Piloto-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.01.103" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NJS4QC4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Belkadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037370" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.12.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-858FL1P5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Khalifa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v19.i6.40" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.10.032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3HZXZSV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.035" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTFX2PZM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572898v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.01.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZQJ6KNM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.12.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04634874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912625v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentilhomme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comiti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.11.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T3X84G2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Nedjar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28NJXFP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912863v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;ll Malsch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henkel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.09.036" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4F5T705-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait Mouheb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Havlica" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-010-0746-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R78G280H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Legentilhomme" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Comiti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1079-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comiti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986449708936669" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343586v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legentilhomme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Solliec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2008.04.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3RGVL1S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-007-0220-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1T4R5VR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tihon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9213-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMQ6127P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933199v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauguet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-6316-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F90E22C1F16039DA7F6907BF86E49478FB31631/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200310020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945322v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(01)00332-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-350ZFTHX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933210v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Sabiri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(99)00556-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29KXW89T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seguin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Huet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)80003-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B51KJR9Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933222v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00175-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LFFR6RM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04326619v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Seguin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933219v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Seguin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Brunjail" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-0467(96)03073-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKG0JR79-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933213v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieur Du Plessis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(94)00170-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3R193SL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9467(93)80050-X" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933204v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00541579" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AFE9B850FF8B2D810E2D09820C53E264532FE37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663099v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mabrouk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690729v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786041v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940579v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940605v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690749v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690696v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376716v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360951v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894708v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Briolay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360986v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741254v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952833v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boussoffora" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952867v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899441v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741231v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970023v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741215v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Verhelst" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970072v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICEF2016-9314" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741203v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900113v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391323v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360454v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Tihon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344672v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bellettre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361018v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741199v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Laribi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741204v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900103v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741437v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>