--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -118,360 +118,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag reduction assisted emulsification in a micro-channel</w:t>
+                <w:t xml:space="preserve">Pectin–Chitosan Hydrogel Beads for Delivery of Functional Food Ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elia Missi</w:t>
+                <w:t xml:space="preserve">Eduardo Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Montillet</w:t>
+                <w:t xml:space="preserve">Marcela Quilaqueo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+                <w:t xml:space="preserve">Rocío Morales-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teodor Burghelea</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephan Drusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Navia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2024.105247⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (18), pp.2885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13182885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592571v1</w:t>
+                <w:t xml:space="preserve">hal-04753638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin–Chitosan Hydrogel Beads for Delivery of Functional Food Ingredients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drag reduction assisted emulsification in a micro-channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Quilaqueo</w:t>
+                <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocío Morales-Medina</w:t>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Drusch</w:t>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Navia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (18), pp.2885. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 329, pp.105247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods13182885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2024.105247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753638v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-rheological properties of xanthan solutions: from shear thinning to elasto-viscoplastic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -518,90 +518,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a Newtonian droplet in the turbulent flow of a shear thinning fluid in a micro-channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (4), pp.043301. </w:t>
@@ -633,607 +633,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of oil in water emulsions in microchannels at high throughput: Evaluation of emulsions in view of cosmetic, nutraceutical or pharmaceutical applications</w:t>
+                <w:t xml:space="preserve">Experimental determination and modeling of flow curves of xanthan gum solutions over a large range of shear rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Nehme</w:t>
+                <w:t xml:space="preserve">Julian Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Blel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+                <w:t xml:space="preserve">Agnes Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Marchal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanina Amiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Ranchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2021.108301⟩</w:t>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (1), pp.24-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ARH-2020-0116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148346v1</w:t>
+                <w:t xml:space="preserve">hal-03361071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cross-slot configuration in microfluidics on o/w emulsification at high throughput</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards High Throughput Structuring of Liquid Foams in Microchannels: Effect of Geometry, Flowrate and Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrizio Massoli</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (11), pp.24 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi12111415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10404-021-02486-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03351284v1</w:t>
+                <w:t xml:space="preserve">hal-03463020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards High Throughput Structuring of Liquid Foams in Microchannels: Effect of Geometry, Flowrate and Formulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of cross-slot configuration in microfluidics on o/w emulsification at high throughput</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongbin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+                <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (11), pp.24 - 38. </w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (10), pp.85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi12111415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10404-021-02486-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463020v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination and modeling of flow curves of xanthan gum solutions over a large range of shear rates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of oil in water emulsions in microchannels at high throughput: Evaluation of emulsions in view of cosmetic, nutraceutical or pharmaceutical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Montillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+                <w:t xml:space="preserve">Ralph Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanina Amiar</w:t>
+                <w:t xml:space="preserve">Walid Blel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Ranchon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (1), pp.24-38. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161, pp.108301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ARH-2020-0116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2021.108301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361071v1</w:t>
+                <w:t xml:space="preserve">hal-03148346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on single drop breakage in two-stream impinging microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 62 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1267,103 +1267,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation of gas-liquid interfaces in a non-Newtonian fluid at high throughputs inside a microfluidic device and effect of an expansion on bubble breakup mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 213, pp.115377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1391,494 +1391,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of gas/shear-thinning liquids flow at high throughput in microchannels with the aim of producing biosourced foam</w:t>
+                <w:t xml:space="preserve">Microfluidic Assisted Flash Precipitation of Photocrosslinkable Fluorescent Organic Nanoparticles for Fine Size Tuning and Enhanced Photoinduced Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laporte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stéphane Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Loisel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2019.107787⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (23), pp.2502-2515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202000633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479907v1</w:t>
+                <w:t xml:space="preserve">hal-03011586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic Assisted Flash Precipitation of Photocrosslinkable Fluorescent Organic Nanoparticles for Fine Size Tuning and Enhanced Photoinduced Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of nonwoven geotextiles on soil drainage and filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Sabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Hoang</w:t>
+                <w:t xml:space="preserve">Adeline Caylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Olivier</w:t>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cuenot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Durkheim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (23), pp.2502-2515. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (5), pp.670-688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202000633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2017.1415982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011586v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of nonwoven geotextiles on soil drainage and filtration</w:t>
+                <w:t xml:space="preserve">Investigation of gas/shear-thinning liquids flow at high throughput in microchannels with the aim of producing biosourced foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour-Eddine Sabiri</w:t>
+                <w:t xml:space="preserve">M. Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Caylet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Montillet</w:t>
+                <w:t xml:space="preserve">A. Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+                <w:t xml:space="preserve">D. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Durkheim</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (5), pp.670-688. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.107787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2017.1415982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2019.107787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741182v1</w:t>
+                <w:t xml:space="preserve">hal-02479907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast oil-in-water emulsification in microchannel using head-on impinging configuration: Effect of swirl motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 131, pp.103402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2186,721 +2186,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of emulsified fuels produced with a micro-channel emulsifier: Puffing and micro-explosion analyses</w:t>
+                <w:t xml:space="preserve">Biofuel emulsifier using high-velocity impinging flows and singularities in microchannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliezer Ahmed Melo-Espinosa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Arab Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.01.103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Resources Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (1), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4037370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741171v1</w:t>
+                <w:t xml:space="preserve">hal-01740293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofuel emulsifier using high-velocity impinging flows and singularities in microchannels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of emulsified fuels produced with a micro-channel emulsifier: Puffing and micro-explosion analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliezer Ahmed Melo-Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Piloto-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Resources Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219, pp.320 - 330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.01.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4037370⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01740293v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of two impinging flow microsystems arranged in series. Application to emulsified biofuel production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characteristics of foams produced with viscous shear thinning fluids using microchannels at high throughput</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrizio Massoli</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2015.12.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173, pp.25 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740335v1</w:t>
+                <w:t xml:space="preserve">hal-01741141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid flow through sands: reliability of tortuosity measured from electrical conductivity and the importance of evaluating effective porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Sabiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (6), pp.527-537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/JPorMedia.v19.i6.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of foams produced with viscous shear thinning fluids using microchannels at high throughput</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Study of two impinging flow microsystems arranged in series. Application to emulsified biofuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Loisel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+                <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 173, pp.25 - 33. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170, pp.185 - 196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.10.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2015.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741141v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of food foams produced by SMX static mixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2976,103 +2976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-in-oil emulsification in a microfluidic impinging flow at high capillary numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arab Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72, pp.11-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3118,90 +3118,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow process conditions to control the void fraction of Thud foams in static mixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3242,329 +3242,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical diagnostics for W/O emulsification within impinging flow and right angle mini-channel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Diagnostic of flow disturbances in a cross-shaped micromixer using wall electrochemical probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrizio Massoli</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Legentilhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2013016⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634874v1</w:t>
+                <w:t xml:space="preserve">hal-02912625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic of flow disturbances in a cross-shaped micromixer using wall electrochemical probes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optical diagnostics for W/O emulsification within impinging flow and right angle mini-channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Comiti</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99 (2), pp.52-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2013016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.11.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02912625v1</w:t>
+                <w:t xml:space="preserve">hal-04634874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous production of water-in-oil emulsion using micromixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia Nedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3636,90 +3636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigations of mixing in T-shaped and cross-shaped micromixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait-Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniéll Malsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3791,90 +3791,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow characterization in T-shaped and cross-shaped micromixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaromir Havlica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Legentilhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (6), pp.1185-1197. </w:t>
@@ -4067,51 +4067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure drops of non-newtonian purely viscous fluid flow through synthetic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4330,77 +4330,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaromir Havlica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Legentilhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5 (1), pp.55-64. </w:t>
@@ -4605,51 +4605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrostructural characterization of granular activated carbon beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4721,51 +4721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis: a useful tool for porous media characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 26 (12), pp.1285--1289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4812,51 +4812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of fixed beds packed with anisotropic particles - Use of image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 121 (2-3), pp.138--148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4928,51 +4928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E. Sabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 55 (15), pp.3057-3061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5031,51 +5031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of flow regimes in various porous media—II: Transition to turbulent regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5160,51 +5160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation of flow regimes in various porous media—I: Limit of laminar flow regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5405,77 +5405,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid—solid mass transfer in packed beds of variously shaped particles at low Reynolds numbers: experiments and model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Brunjail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chemical Engineering Journal and the Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 63 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5534,64 +5534,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure drop prediction for flow through high porosity metallic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prieur Du Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5650,51 +5650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial dispersion in liquid flow through packed reticulated metallic foams and fixed beds of different structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5754,64 +5754,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of structural parameters of metallic foams from permeametry measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5902,103 +5902,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-rheological properties of xanthan solutions: from shear thinning to elasto-viscoplastic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6023,90 +6023,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de l’émulsification à l’échelle microscopique en fonction de la rhéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GDR CNRS SLAMM “Solliciter la matière molle”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2024, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6131,51 +6131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of high throughput microfluidics on several microalgae cultures -Evaluation of proteins recovery and comparison with ultrasonic treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6220,558 +6220,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag reduction assisted emulsification in a cross-slot microchannel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dynamics of a single Newtonian droplet in the turbulent microscopic cross-slot flow of a shear thinning fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongbin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Massoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC2022 - The Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GDR CNRS “Transferts et Interfaces”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aussois (Savoie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690729v1</w:t>
+                <w:t xml:space="preserve">hal-03940605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag reduction assisted emulsification in cross-slot microchannel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Emulsification in microchannels in presence of drag reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GDR CNRS “Transferts et Interfaces”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aussois (Savoie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786041v1</w:t>
+                <w:t xml:space="preserve">hal-03940579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsification in microchannels in presence of drag reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Drag reduction assisted emulsification in a cross-slot microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GDR CNRS “Transferts et Interfaces”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aussois (Savoie), France</w:t>
+              <w:t xml:space="preserve">AERC2022 - The Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940579v1</w:t>
+                <w:t xml:space="preserve">hal-03690729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a single Newtonian droplet in the turbulent microscopic cross-slot flow of a shear thinning fluid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Drag reduction assisted emulsification in cross-slot microchannel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GDR CNRS “Transferts et Interfaces”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aussois (Savoie), France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940605v1</w:t>
+                <w:t xml:space="preserve">hal-03786041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a single Newtonian droplet in a turbulent microscopic cross-slot flow of a shear thinning fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERC2022 - The Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
@@ -6813,77 +6813,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'émulsification continue à forts débits à travers des micro-canaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GDR CNRS “Transferts et Interfaces"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6921,77 +6921,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil-in-water emulsification via cross-junction microchannel at high throughput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongbin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Massoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Thermal Conference (Eurotherm 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual Confernce, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7029,90 +7029,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la géométrie des microcanaux sur l'écoulement d'un système diphasique gaz liquide lors d'un procédé microfluidique de foisonnement à haute vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian R. Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7189,51 +7189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès général SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
@@ -7275,90 +7275,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie de l'écoulement de systèmes diphasiques gaz-liquide à l'intérieur de microcanaux à fort débit d'injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian R. Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7396,90 +7396,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of biosourced foams by microchannels at high throughput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Microfluidics – μFlu18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7504,90 +7504,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émulsification à haut débit d’huile végétale dans l’eau à travers des microcanaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arab Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Boussoffora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Club Émulsion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7606,230 +7606,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of biosourced foams produced by microchannels at high throughput</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Microsphere500 : démonstration technique lors du salon international « Cosmetic360 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t>
+              <w:t xml:space="preserve">Salon international « Cosmetic360 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952867v1</w:t>
+                <w:t xml:space="preserve">hal-02899441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsphere500 : démonstration technique lors du salon international « Cosmetic360 »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rheological properties of biosourced foams produced by microchannels at high throughput</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian R. Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international « Cosmetic360 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899441v1</w:t>
+                <w:t xml:space="preserve">hal-01952867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and emissions of a CI optical engine fuelled with water in diesel emulsion through microchannels emulsification</w:t>
               </w:r>
@@ -7979,51 +7979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Calabria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tornatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8059,303 +8059,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental comparison between two methods for biofuels emulsification</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production of biosourced foams by microchannels at high throughput</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème conférence internationale « Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Iguazu Falls, Brazil</w:t>
+              <w:t xml:space="preserve">Biopolymers 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741215v1</w:t>
+                <w:t xml:space="preserve">hal-01741267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of biosourced foams by microchannels at high throughput</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental comparison between two methods for biofuels emulsification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliezer Ahmed Melo-Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Piloto-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Verhelst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">9ème conférence internationale « Experimental Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Iguazu Falls, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741267v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofuel emulsifier using high velocity impinging flows and singularities in micro-channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8415,77 +8415,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Microsystems based on High Speed Impinging Flows for Efficient Emulsified Biofuel Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arab Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Heat Transfer, Fluids Engineering, &amp; Nanochannels,Microchannels, and Minichannels Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Washington D. C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8510,103 +8510,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of Whey protein Foams processed by milli- and micro Channels at a high throughput.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual European rheology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8644,90 +8644,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des écoulements et des transferts de matière dans les micromélangeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Ait Mouheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Solliec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Solliec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Legentilhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8765,77 +8765,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossing and impinging-flow study for micro-processes applications : hydrodynamics analysis using an electrochemical method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Legentilhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Tihon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8899,351 +8899,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsification en continu avec un microsystème en vue de l'encapsulation d'antioxydants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome Bellettre</w:t>
+                <w:t xml:space="preserve">Identification of bubble breakup mechanisms by high speed imaging in a microfluidics foaming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian R. Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Marchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Montillet</w:t>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, NANTES, France</w:t>
+              <w:t xml:space="preserve">13 th International Congress on Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344672v1</w:t>
+                <w:t xml:space="preserve">hal-02361018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of bubble breakup mechanisms by high speed imaging in a microfluidics foaming process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Emulsification en continu avec un microsystème en vue de l'encapsulation d'antioxydants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Blel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 th International Congress on Engineering and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés SFGP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361018v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow process conditions to control the foam properties in static mixers: influence of the configuration and the formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFOAM 2016 (11th European Conference on Foams and Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9268,90 +9268,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of protein foams contamined with phospholipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth International Congress on Rheology (ICR2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9376,103 +9376,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of foams with Whey protein isolates using cross shape micromixers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th symposium international « Delivery of functionality in complex food systems »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9529,77 +9529,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et procédé pour réaliser une émulsion en continu de deux liquides immiscibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arab Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2017103498. TFSE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9786,51 +9786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Missi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105247" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753638v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Morales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Quilaqueo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Morales-Medina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Drusch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Navia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13182885" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00714J" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbin Ji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.043301" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Nehme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Blel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108301" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Massoli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-021-02486-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463020v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sepulveda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Della Valle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12111415" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Montillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Amiar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ARH-2020-0116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03124-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479911v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115377" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479907v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belkadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Della Valle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2019.107787" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hoang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Olivier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000633" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Sabiri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Caylet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durkheim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1415982" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103402" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchitto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calabria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tornatore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellettre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massoli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.02.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHR9VR7L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tornatore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Calabria" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marchitto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Belletre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1110/1/012010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Ahmed Melo-Espinosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tarlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Piloto-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.01.103" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NJS4QC4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740293v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Belkadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037370" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.12.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-858FL1P5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Khalifa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v19.i6.40" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.10.032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3HZXZSV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.035" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTFX2PZM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572898v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.01.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZQJ6KNM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.12.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04634874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912625v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentilhomme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comiti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.11.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T3X84G2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Nedjar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28NJXFP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912863v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;ll Malsch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henkel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.09.036" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4F5T705-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait Mouheb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Havlica" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-010-0746-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R78G280H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Legentilhomme" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Comiti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1079-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comiti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986449708936669" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343586v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legentilhomme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Solliec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2008.04.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3RGVL1S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-007-0220-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1T4R5VR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tihon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9213-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMQ6127P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933199v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauguet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-6316-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F90E22C1F16039DA7F6907BF86E49478FB31631/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200310020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945322v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(01)00332-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-350ZFTHX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933210v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Sabiri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(99)00556-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29KXW89T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seguin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Huet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)80003-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B51KJR9Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933222v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00175-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LFFR6RM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04326619v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Seguin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933219v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Seguin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Brunjail" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-0467(96)03073-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKG0JR79-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933213v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieur Du Plessis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(94)00170-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3R193SL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9467(93)80050-X" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933204v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00541579" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AFE9B850FF8B2D810E2D09820C53E264532FE37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663099v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mabrouk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690729v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786041v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940579v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940605v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690749v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690696v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376716v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360951v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894708v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Briolay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360986v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741254v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952833v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boussoffora" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952867v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899441v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741231v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970023v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741215v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Verhelst" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741267v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970072v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICEF2016-9314" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741203v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900113v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391323v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360454v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Tihon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344672v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bellettre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361018v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741199v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Laribi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741204v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900103v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741437v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Morales" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Quilaqueo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Morales-Medina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Drusch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Navia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13182885" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Missi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2024.105247" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00714J" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbin Ji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.043301" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sepulveda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Montillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Della Valle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanina Amiar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ARH-2020-0116" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi12111415" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Massoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-021-02486-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Nehme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Blel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2021.108301" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-03124-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479911v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115377" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hoang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Olivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202000633" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Sabiri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Caylet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durkheim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1415982" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laporte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belkadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Della Valle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2019.107787" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103402" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marchitto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calabria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tornatore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellettre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massoli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.02.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHR9VR7L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tornatore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Calabria" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marchitto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Belletre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1110/1/012010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740293v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Belkadi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4037370" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Ahmed Melo-Espinosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tarlet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Piloto-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.01.103" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NJS4QC4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.10.032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3HZXZSV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428100v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Khalifa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.v19.i6.40" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740335v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.12.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-858FL1P5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.04.035" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTFX2PZM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572898v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.01.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZQJ6KNM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.12.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legentilhomme" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comiti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.11.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T3X84G2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04634874v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Nedjar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28NJXFP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912863v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;ll Malsch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henkel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.09.036" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4F5T705-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait Mouheb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Havlica" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-010-0746-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R78G280H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Legentilhomme" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Comiti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-011-1079-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comiti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00986449708936669" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343586v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legentilhomme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Solliec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2008.04.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3RGVL1S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-007-0220-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1T4R5VR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tihon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9213-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMQ6127P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933199v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauguet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-6316-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0F90E22C1F16039DA7F6907BF86E49478FB31631/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200310020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945322v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(01)00332-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-350ZFTHX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933210v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Sabiri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(99)00556-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29KXW89T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Seguin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Huet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)80003-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B51KJR9Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933222v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(98)00175-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LFFR6RM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04326619v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Seguin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933219v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Seguin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Brunjail" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-0467(96)03073-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKG0JR79-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933213v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prieur Du Plessis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2509(94)00170-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3R193SL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9467(93)80050-X" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933204v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00541579" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7AFE9B850FF8B2D810E2D09820C53E264532FE37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663099v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mabrouk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940605v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940579v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690729v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690749v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690696v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376716v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360951v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R. Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894708v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Briolay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360986v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741254v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952833v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Boussoffora" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899441v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952867v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741231v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970023v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741267v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741215v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Verhelst" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970072v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICEF2016-9314" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741203v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900113v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391323v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360454v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Tihon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361018v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344672v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bellettre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741199v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Laribi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741204v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900103v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741437v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>