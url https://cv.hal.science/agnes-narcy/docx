--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -2193,533 +2193,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution kinetics of zinc oxide and its relationship with physicochemical characteristics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VOCALIM -Mieux valoriser des matières premières métropolitaines dans l'alimentation des poulets de chair pour améliorer l'autonomie protéique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bordes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bonnouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.10.049⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.425-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/gybr-s265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042015v1</w:t>
+                <w:t xml:space="preserve">hal-03124113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOCALIM -Mieux valoriser des matières premières métropolitaines dans l'alimentation des poulets de chair pour améliorer l'autonomie protéique française</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Justine Danel</w:t>
+                <w:t xml:space="preserve">Dissolution kinetics of zinc oxide and its relationship with physicochemical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durosoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dauguet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 82, pp.425-440. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 378 part B (Part B), pp.746-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/gybr-s265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124113v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phosphore dans les systèmes d'élevage</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of dietary electrolyte balance and calcium supply on mineral and acid−base status of piglets fed a diversified diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bournazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.1.3126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jns.2020.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500414v1</w:t>
+                <w:t xml:space="preserve">hal-03042878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary electrolyte balance and calcium supply on mineral and acid−base status of piglets fed a diversified diet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le phosphore dans les systèmes d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (1), pp.31-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jns.2020.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.1.3126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03042878v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus and calcium requirements for bone mineralisation of growing pigs predicted by mechanistic modelling</w:t>
               </w:r>
@@ -3901,291 +3901,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytase supplementation in diets rich in fiber from rapeseed enhances phosphorus and calcium digestibility but not retention in broiler chickens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of dietary calcium and phosphorus depletion and repletion feeding sequences on growth performance and body composition of growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lessire</w:t>
+                <w:t xml:space="preserve">E. Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Klein</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. F. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candido Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps/pex446⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (6), pp.1165-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117002567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735583v1</w:t>
+                <w:t xml:space="preserve">hal-02625109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of dietary calcium and phosphorus depletion and repletion feeding sequences on growth performance and body composition of growing pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytase supplementation in diets rich in fiber from rapeseed enhances phosphorus and calcium digestibility but not retention in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bournazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gonzalo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Bernier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (6), pp.1165-1173. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (5), pp.1627 - 1640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731117002567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps/pex446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625109v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of an international phosphorus digestibility ring test with broiler chickens</w:t>
               </w:r>
@@ -4299,295 +4299,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the in vivo digestion of plant proteins in broiler chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Recoules</w:t>
+                <w:t xml:space="preserve">Effects of rapeseed meal fiber content on phosphorus and calcium digestibility in growing pigs fed diets without or with microbial phytase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bournazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">M. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps/pew444⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117001343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605968v1</w:t>
+                <w:t xml:space="preserve">hal-01605891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of rapeseed meal fiber content on phosphorus and calcium digestibility in growing pigs fed diets without or with microbial phytase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Bournazel</w:t>
+                <w:t xml:space="preserve">Exploring the in vivo digestion of plant proteins in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Magnin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Meme</w:t>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (1), pp.34-42. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731117001343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps/pew444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605891v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive response of broilers to dietary phosphorus and calcium restrictions</w:t>
               </w:r>
@@ -4612,51 +4612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5814,51 +5814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5948,51 +5948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Urvoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6037,278 +6037,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus utilization in finishing broiler chickens: effects of dietary calcium and microbial phytase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta-analysis of phosphorus utilization by growing pigs : effect of dietary phosphorus, calcium and exogenous phytase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps.2012-02350⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (10), pp.1590-1600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112000560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644792v1</w:t>
+                <w:t xml:space="preserve">hal-01019048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of phosphorus utilization by growing pigs : effect of dietary phosphorus, calcium and exogenous phytase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphorus utilization in finishing broiler chickens: effects of dietary calcium and microbial phytase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière X. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (10), pp.1590-1600. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91 (11), pp.2829-2837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731112000560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps.2012-02350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019048v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une Aviculture à Haute Performance Environnementale</w:t>
               </w:r>
@@ -6463,51 +6463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (july), Non paginé. </w:t>
@@ -6539,295 +6539,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the efficiency of feed utilization in poultry by selection. 2. Genetic parameters of excretion traits and correlations with anatomy of the gastro-intestinal tract and digestive efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues H. de Verdal</w:t>
+                <w:t xml:space="preserve">Modeling the fate of dietary phosphorus in the digestive tract of growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. M.P. Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Meme</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. J. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2156-12-71⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (11), pp.3596-3611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651650v1</w:t>
+                <w:t xml:space="preserve">hal-01000188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the fate of dietary phosphorus in the digestive tract of growing pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.P. M.P. Létourneau-Montminy</w:t>
+                <w:t xml:space="preserve">Improving the efficiency of feed utilization in poultry by selection. 2. Genetic parameters of excretion traits and correlations with anatomy of the gastro-intestinal tract and digestive efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues H. de Verdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.F. J. Bernier</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 89 (11), pp.3596-3611. </w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, online (august), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2156-12-71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000188v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of reduced dietary calcium concentration and phytase supplementation on calcium and phosphorus utilization in weanling pigs with modified mineral status</w:t>
               </w:r>
@@ -6839,64 +6839,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7107,77 +7107,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (11), pp.1844-1853. </w:t>
@@ -7349,77 +7349,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of reduced dietary calcium and phytase supplementation on calcium and phosphorus utilisation in broilers with modified mineral status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7483,51 +7483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitrise des rejets de phosphore dans les effluents d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8303,64 +8303,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8678,523 +8678,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau système d’unité phosphore pour le poulet de chair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication des fonctions digestives et du microbiote dans l'établissement des différences de glycogène musculaire entre lignées divergentes pour le pH ultime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.296-300</w:t>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516590v1</w:t>
+                <w:t xml:space="preserve">hal-04663054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des fonctions digestives et du microbiote dans l'établissement des différences de glycogène musculaire entre lignées divergentes pour le pH ultime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Un nouveau système d’unité phosphore pour le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Maman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reis Matheus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Khaksar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.149</w:t>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.296-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663054v1</w:t>
+                <w:t xml:space="preserve">hal-04516590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+                <w:t xml:space="preserve">OCalM : Un modèle pour étudier l’effet de stratégies alimentaires sur les flux de minéraux chez la poule pondeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Cornaille</w:t>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Jimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+                <w:t xml:space="preserve">Celine Guerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.291-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661447v1</w:t>
+                <w:t xml:space="preserve">hal-04516506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCalM : Un modèle pour étudier l’effet de stratégies alimentaires sur les flux de minéraux chez la poule pondeuse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Pampouille</w:t>
+                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel J Duclos</w:t>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Guerini</w:t>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.291-295</w:t>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516506v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la cinétique d’utilisation digestive du phosphore et du calcium chez la poule pondeuse</w:t>
               </w:r>
@@ -9282,463 +9282,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of feeding behavior in medium-growing broiler chickens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blavy</w:t>
+                <w:t xml:space="preserve">Modélisation de l’utilisation digestive du calcium et du phosphore chez la poule pondeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hervo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie M Collet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI European Poultry Conference of the WPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, Jun 2024, Valence, Spain. pp.98</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.296-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301261v1</w:t>
+                <w:t xml:space="preserve">hal-04516518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of early nutritional strategies on digestive functionalities of chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’utilisation digestive du calcium et du phosphore chez la poule pondeuse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
+                <w:t xml:space="preserve">Genetics of feeding behavior in medium-growing broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.-P Létourneau-Montminy</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.296-290</w:t>
+              <w:t xml:space="preserve">XVI European Poultry Conference of the WPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, Jun 2024, Valence, Spain. pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516518v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OCalM: A new dynamic model to simulate the fate of calcium and phosphorus in laying hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Guerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.332</w:t>
@@ -10043,51 +10043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lautrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reis Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10719,372 +10719,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitamine D and métabolisme phosphocalcique chez la poule pondeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Petit Déjeuner débat sur la Maîtrise de la qualité osseuse et de coquille, en poules pondeuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DSM, Jun 2022, Bruz (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605437v1</w:t>
+                <w:t xml:space="preserve">hal-04217725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From measuring average body weight of the flock to precision feeding in broilers: A modelling approach to adjust daily feed composition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Léonie Dusart</w:t>
+                <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.129</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752618v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamine D and métabolisme phosphocalcique chez la poule pondeuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From measuring average body weight of the flock to precision feeding in broilers: A modelling approach to adjust daily feed composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Talineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Déjeuner débat sur la Maîtrise de la qualité osseuse et de coquille, en poules pondeuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DSM, Jun 2022, Bruz (FR), France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217725v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts à court et à moyen terme d'une supplémentation précoce en xylanase-xos sur le métabolome et le microbiome caécal des poulets de chair</w:t>
               </w:r>
@@ -11407,90 +11407,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe -t-il des marqueurs métaboliques de la qualité de la coquille chez la poule pondeuse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11526,385 +11526,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La santé osseuse en fin de carrière des poules : un défi pour les nutritionnistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, INRAE, CTCPA, ANSES, WVPA, WPSA France, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144164v1</w:t>
+                <w:t xml:space="preserve">hal-04214048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Praud</w:t>
+                <w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Khaksar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+              <w:t xml:space="preserve">World Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757996v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé osseuse en fin de carrière des poules : un défi pour les nutritionnistes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gloux</w:t>
+                <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, INRAE, CTCPA, ANSES, WVPA, WPSA France, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214048v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrolyte balance in poultry feed formulation</w:t>
               </w:r>
@@ -12182,402 +12182,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vitamin D source on embryo and early chicken development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Praud</w:t>
+                <w:t xml:space="preserve">Transcriptome de la complémentarité des fonctions entre le gésier et la jonction gastroduodénale chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” and “Incubation and Fertility Research Group”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624779v1</w:t>
+                <w:t xml:space="preserve">hal-03614963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du besoin en calcium et variations du rapport phosphocalcique de l’aliment selon le niveau de performance de la truie reproductrice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Priymenko</w:t>
+                <w:t xml:space="preserve">Effect of vitamin D source on embryo and early chicken development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Combined Workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” and “Incubation and Fertility Research Group”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097216v1</w:t>
+                <w:t xml:space="preserve">hal-03624779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome de la complémentarité des fonctions entre le gésier et la jonction gastroduodénale chez le poulet de chair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+                <w:t xml:space="preserve">Modélisation du besoin en calcium et variations du rapport phosphocalcique de l’aliment selon le niveau de performance de la truie reproductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Moinecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Priymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614963v1</w:t>
+                <w:t xml:space="preserve">hal-02097216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment intégrer la balance électrolytique dans les critères de formulation des aliments pour monogastriques ?</w:t>
               </w:r>
@@ -12747,260 +12747,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling dietary phoshorus utilisation by broilers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transcriptome de la complémentarité des fonctions entre le gésier et la jonction gastro-duodénale chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Gdańsk, Poland</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265523v1</w:t>
+                <w:t xml:space="preserve">hal-02735696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome de la complémentarité des fonctions entre le gésier et la jonction gastro-duodénale chez le poulet de chair</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling dietary phoshorus utilisation by broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">22nd European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Gdańsk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735696v1</w:t>
+                <w:t xml:space="preserve">hal-02265523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maintien d’une bonne qualité de coquille se fait au détriment de la qualité osseuse de la poule : la preuve en images</w:t>
               </w:r>
@@ -13012,51 +13012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13124,90 +13124,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une alimentation de précision chez le poulet de chair : Modélisation des besoins en énergie, lysine et phosphore à partir des performances de croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Talineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Cheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Dusart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13403,726 +13403,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global view of Ca absorption in laying hens: Complementarity between the transcellular and paracellular pathways</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation du besoin en calcium et variations du rapport phospho-calcique de l’aliment selon le niveau de performance de la truie reproductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Moinecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Priymenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science Association Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. pp.141-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615088v1</w:t>
+                <w:t xml:space="preserve">hal-03615048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du besoin en calcium et variations du rapport phospho-calcique de l’aliment selon le niveau de performance de la truie reproductrice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A global view of Ca absorption in laying hens: Complementarity between the transcellular and paracellular pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France. pp.141-152</w:t>
+              <w:t xml:space="preserve">Poultry Science Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615048v1</w:t>
+                <w:t xml:space="preserve">hal-03615088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle générique et dynamique de la digestion et du transit chez le porc et le poulet en croissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet d’une restriction minérale précoce sur l’efficacité d’utilisation du phosphore chez le poulet en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Roger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Stéphanie Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Greg Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahid Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Atmosphase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605289v1</w:t>
+                <w:t xml:space="preserve">hal-03615024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une restriction minérale précoce sur l’efficacité d’utilisation du phosphore chez le poulet en croissance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Klein</w:t>
+                <w:t xml:space="preserve">Effet d’une période d’adaptation sur l’évaluation d’une phytase microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greg Page</w:t>
+                <w:t xml:space="preserve">Robert ten Doeschate Ahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahid Nasir</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilson Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615024v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une période d’adaptation sur l’évaluation d’une phytase microbienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavière Rousseau</w:t>
+                <w:t xml:space="preserve">Vers un modèle générique et dynamique de la digestion et du transit chez le porc et le poulet en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilson Gomes</w:t>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée Atmosphase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615017v1</w:t>
+                <w:t xml:space="preserve">hal-01605289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de gènes impliqués dans le contrôle des fonctions digestives chez le poulet de chair</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les oligo-éléments : du « feed » au « food » et de l’ajustement des apports chez les volailles à la valorisation des produits en alimentation humaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
+              <w:t xml:space="preserve">12.Journées de la recherche avicole et palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605115v1</w:t>
+                <w:t xml:space="preserve">hal-01602607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre efficacité digestive et composition du microbiote chez le poulet de chair</w:t>
               </w:r>
@@ -14210,122 +14180,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oligo-éléments : du « feed » au « food » et de l’ajustement des apports chez les volailles à la valorisation des produits en alimentation humaine.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification de gènes impliqués dans le contrôle des fonctions digestives chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12.Journées de la recherche avicole et palmipèdes à foie gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602607v1</w:t>
+                <w:t xml:space="preserve">hal-01605115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating the available phosphorus requirements of broilers</w:t>
               </w:r>
@@ -14400,407 +14400,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of P equivalency of an evolved Escherichia coli phytase when birds were fed the dietary treatments at day-old or after a 5-day adaptation period</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioavailability of zinc oxide sources in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert ten Doeschate</w:t>
+                <w:t xml:space="preserve">Agathe Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durosoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting Poultry Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738775v1</w:t>
+                <w:t xml:space="preserve">hal-02742187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailability of zinc oxide sources in broilers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conceptual model of digestion for pigs and poultry and its factors of variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durosoy</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting Poultry Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742187v1</w:t>
+                <w:t xml:space="preserve">hal-02742874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual model of digestion for pigs and poultry and its factors of variation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Roger</w:t>
+                <w:t xml:space="preserve">Assessment of P equivalency of an evolved Escherichia coli phytase when birds were fed the dietary treatments at day-old or after a 5-day adaptation period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Recoules</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert ten Doeschate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Annual Meeting Poultry Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742874v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des fibres alimentaires sur la digestibilité du phosphore dans des régimes à base de tourteau de colza supplémentés en phytase microbienne chez le porc en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bournazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15032,51 +15032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15209,77 +15209,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect in broilers of dietary fiber from rapeseed meal on phosphorus and calcium digestibility in diets supplemented with microbial phytase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bournazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15334,51 +15334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact in broilers of dietary fiber from rapeseed meal on phosphorus and calcium digestibility in diets supplemented with microbial phytase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bournazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15584,64 +15584,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How nutritional Zinc requirements and recommendations for broilers are defined</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15908,77 +15908,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière X. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16042,51 +16042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16141,90 +16141,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein digestion in broiler: what are the specificities induced by the protein source in the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t>
@@ -16279,51 +16279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durosoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16355,359 +16355,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de QTL pour des caractères liés aux rejets chez le poulet de chair</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de la source énergétique alimentaire sur les métabolites digestifs microbiens chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illa Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">11ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742237v1</w:t>
+                <w:t xml:space="preserve">hal-01210972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la source énergétique alimentaire sur les métabolites digestifs microbiens chez le poulet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de QTL pour des caractères liés aux rejets chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210972v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des protéines dans le tractus digestif de poulets de chair nourris avec quatre matières premières protéiques différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
@@ -16730,234 +16730,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point de vue d’un nutritionniste avicole : quelles stratégies nutritionnelles pour influencer l’expression du potentiel génétique ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Métabolites microbiens dans le tractus digestif du poulet. Exemple chez des poulets de status métabolique différent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illa Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Jeudis de la WPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées du réseau NEM (Nutrition et Ecosystème Microbien)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793612v1</w:t>
+                <w:t xml:space="preserve">hal-03365428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolites microbiens dans le tractus digestif du poulet. Exemple chez des poulets de status métabolique différent</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le point de vue d’un nutritionniste avicole : quelles stratégies nutritionnelles pour influencer l’expression du potentiel génétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau NEM (Nutrition et Ecosystème Microbien)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Les Jeudis de la WPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365428v1</w:t>
+                <w:t xml:space="preserve">hal-02793612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance, carcass traits and meat quality of genetically fat and lean broilers are unaffected by dietary energy source</w:t>
               </w:r>
@@ -17068,90 +17068,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein digestion along the gastrointestinal tract in broiler chickens fed different protein sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17437,168 +17437,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL detection for excretion traits in broilers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digestive efficiency, gut microbiota and genetics – Are they interrelated?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 122 p</w:t>
+              <w:t xml:space="preserve">5. International Broiler Nutritionists' Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Queenstown, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742895v1</w:t>
+                <w:t xml:space="preserve">hal-01193811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la génomique à l'étude de l'efficacité digestive chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17657,1071 +17640,1032 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque Agenae, Génétique et Génomique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive efficiency, gut microbiota and genetics – Are they interrelated?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QTL detection for excretion traits in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Broiler Nutritionists' Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Queenstown, New Zealand</w:t>
+              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193811v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle simulant le devenir du phosphore et du calcium alimentaires au niveau métabolique chez le porc en croissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+                <w:t xml:space="preserve">Selection for feed efficiency as a tool to improve sustainability of poultry production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">102. Annual Meeting of the Poultry Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, San Diego, United States. 28 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746207v1</w:t>
+                <w:t xml:space="preserve">hal-01209208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de variation de la teneur en calcium du lait de vache</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation des apports phosphocalciques chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière X. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 13 diapositives</w:t>
+              <w:t xml:space="preserve">Eastern Nutrition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210690v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs de variation de la teneur en calcium du lait de vache</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudon</w:t>
+                <w:t xml:space="preserve">Détection de QTL contrôlant l'efficacité digestive dans un croisement de lignées de poulets sélectionnées de façon divergentes pour ce caractère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Séminaire annuel de nutrition animale : le calcium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Pilardière. FRA., Oct 2013, Lorient, France</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.540-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210724v1</w:t>
+                <w:t xml:space="preserve">hal-01000660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for feed efficiency as a tool to improve sustainability of poultry production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+                <w:t xml:space="preserve">Pig nutrition: impact on nitrogen, phosphorus, Cu and Zn in pig manure and on emissions of ammonia, greenhouse gas and odours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">102. Annual Meeting of the Poultry Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, San Diego, United States. 28 diapositives</w:t>
+              <w:t xml:space="preserve">Batfarm European Workshop Reconciling Livestock Management to the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209208v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des apports phosphocalciques chez le poulet de chair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un modèle simulant le devenir du phosphore et du calcium alimentaires au niveau métabolique chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eastern Nutrition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Québec, Canada</w:t>
+              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746717v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de QTL contrôlant l'efficacité digestive dans un croisement de lignées de poulets sélectionnées de façon divergentes pour ce caractère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t>
+                <w:t xml:space="preserve">Facteurs de variation de la teneur en calcium du lait de vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Johan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.540-544</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 13 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000660v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pig nutrition: impact on nitrogen, phosphorus, Cu and Zn in pig manure and on emissions of ammonia, greenhouse gas and odours</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+                <w:t xml:space="preserve">Les facteurs de variation de la teneur en calcium du lait de vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batfarm European Workshop Reconciling Livestock Management to the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">2. Séminaire annuel de nutrition animale : le calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Pilardière. FRA., Oct 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594359v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité génétique de l'efficacité alimentaire en régime alimentaire suboptimal chez le poulet de chair : perspectives pour la sélection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alimentation minérale des animaux monogastriques : évolution et conséquences sur l’élevage et la qualité des produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Ecole de la Société de Nutrition Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749610v1</w:t>
+                <w:t xml:space="preserve">hal-02745933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of QTL controlling digestive efficiency and anatomy of the digestive tract in chicken</w:t>
               </w:r>
@@ -18826,96 +18770,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation minérale des animaux monogastriques : évolution et conséquences sur l’élevage et la qualité des produits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variabilité génétique de l'efficacité alimentaire en régime alimentaire suboptimal chez le poulet de chair : perspectives pour la sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues H. de Verdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole de la Société de Nutrition Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745933v1</w:t>
+                <w:t xml:space="preserve">hal-02749610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status report of the phosphorus sub-committee of Working Group No 2: Nutrition</w:t>
               </w:r>
@@ -19203,64 +19203,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Joint Annual Meeting ADSA-CSAS-ASAS Session :Nonruminant Nutrition Minerals and Vitamins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Phoenix, United States</w:t>
@@ -19328,51 +19328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Bouzouagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19539,51 +19539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets combinés de la durée du jour et du niveau d’apport anions cations sur la teneur en minéraux majeurs du lait (Ca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Johan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19641,605 +19641,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis - optimising phytase use in animals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variability of FCR with suboptimal food and prospects for selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues H. de Verdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Phytase Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">24th World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745048v1</w:t>
+                <w:t xml:space="preserve">hal-02745204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of FCR with suboptimal food and prospects for selection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta-analysis - optimising phytase use in animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">International Phytase Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745204v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of phosphorus utilization by broilers: effect of dietary calcium concentration and microbial phytase supply</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Possibilités de diminution des rejets chez les poulets par la sélection génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues H. de Verdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MidWest 2011. American Dairy Science Association - American Society of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Des Moines, Iowa, United States</w:t>
+              <w:t xml:space="preserve">9èmes Journées de la Recherches Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2011, Tours, France. pp.212-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747938v1</w:t>
+                <w:t xml:space="preserve">hal-02746489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilités de diminution des rejets chez les poulets par la sélection génétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues H. de Verdal</w:t>
+                <w:t xml:space="preserve">Effect of different dietary calcium concentrations on the digestive and metabolic response of growing pigs to microbial phytase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière X. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candido Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées de la Recherches Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2011, Tours, France. pp.212-216</w:t>
+              <w:t xml:space="preserve">Joint Annual Meeting 2001 ADSA-ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, New Orleans, Louisiane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746489v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different dietary calcium concentrations on the digestive and metabolic response of growing pigs to microbial phytase</w:t>
+                <w:t xml:space="preserve">Meta-analysis of phosphorus utilization by broilers: effect of dietary calcium concentration and microbial phytase supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière X. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting 2001 ADSA-ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, New Orleans, Louisiane, United States</w:t>
+              <w:t xml:space="preserve">MidWest 2011. American Dairy Science Association - American Society of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Des Moines, Iowa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748495v1</w:t>
+                <w:t xml:space="preserve">hal-02747938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phytase dans l'alimentation des animaux monogastriques</w:t>
               </w:r>
@@ -20523,64 +20523,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Bouzouagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 Annual Meetings of the American Dairy Science Association (ADSA), Poultry Science Association (PSA), Asociación Mexicana de Producción Animal (AMPA), Canadian Society of Animal Science (CSAS), American Society of Animal Science (ASAS), and ASAS Western Section (WSASAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t>
@@ -20622,64 +20622,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of microbial phytase on growth performance, plasma phosphorus concentration and tibia mineralization of broilers according to dietary calcium and phosphorus concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20868,51 +20868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Bouzouagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20993,51 +20993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candido Pomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21127,51 +21127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21330,77 +21330,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Letourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jondreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17.European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Edinburgh, United Kingdom</w:t>
@@ -21455,64 +21455,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21593,51 +21593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21705,64 +21705,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21830,64 +21830,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jondreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22281,51 +22281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI European Poultry Conference of the WPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valence, Spain. A.C. Barroeta; C. Garcés Narro; G. Sayegh, European’s Poultry Conference Journal, pp.385, 2024, Book of abstracts</w:t>
@@ -22613,51 +22613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22881,51 +22881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24107,51 +24107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Ayuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
@@ -24288,64 +24288,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des fibres alimentaires sur la digestibilité du phosphore dans des régimes à base de tourteau de colza et supplémentés en phytase microbienne chez le porc en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bournazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24694,51 +24694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24895,527 +24895,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein digestion re-visited by proteomics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of protein fractions in digesta of broilers fed with four different protein sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. , 2015</w:t>
+              <w:t xml:space="preserve">20th European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331455v1</w:t>
+                <w:t xml:space="preserve">hal-02739198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of protein fractions in digesta of broilers fed with four different protein sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein digestion re-visited by proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t>
+              <w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739198v1</w:t>
+                <w:t xml:space="preserve">hal-01331455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dietary fibers from rapeseed meal on phosphorus digestibility in diets supplemented with microbial phytase in growing pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Quinsac</w:t>
+                <w:t xml:space="preserve">Impact des matières premières sur les activités des protéases digestives chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Digestive Physiology of Pigs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Kliczkow, Poland. 2015, Book of abstracts</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455918v1</w:t>
+                <w:t xml:space="preserve">hal-02739355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des matières premières sur les activités des protéases digestives chez le poulet de chair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">Impact of dietary fibers from rapeseed meal on phosphorus digestibility in diets supplemented with microbial phytase in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bournazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quinsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France. 2015</w:t>
+              <w:t xml:space="preserve">13th Digestive Physiology of Pigs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Kliczkow, Poland. 2015, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739355v1</w:t>
+                <w:t xml:space="preserve">hal-01455918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La capacité de stockage des lipides par des poulets maigres ou gras n'est pas influencée par la source d'énergie de l'aliment</w:t>
               </w:r>
@@ -25565,64 +25565,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durosoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25958,51 +25958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Johan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26038,286 +26038,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary anion-cation difference and day length affect milk calcium content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Johan</w:t>
+                <w:t xml:space="preserve">Effect of calcium and phosphorus levels in grower and finisher diets on the performance, bone mineralizationpododermatitis severity, litter quality and ileal P digestibility of broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière X. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
+              <w:t xml:space="preserve">19th European Symposium on Poultry Nutrition (ESPN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Potsdam, Germany. 2013, Proceedings 19th European Symposium on Poultry Nutrititon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210483v1</w:t>
+                <w:t xml:space="preserve">hal-02745188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcium and phosphorus levels in grower and finisher diets on the performance, bone mineralizationpododermatitis severity, litter quality and ileal P digestibility of broilers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+                <w:t xml:space="preserve">Dietary anion-cation difference and day length affect milk calcium content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Johan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Symposium on Poultry Nutrition (ESPN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Potsdam, Germany. 2013, Proceedings 19th European Symposium on Poultry Nutrititon</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745188v1</w:t>
+                <w:t xml:space="preserve">hal-01210483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bilan alimentaire cations-anions (BACA), la durée du jour et le moment de la traite ont un impact sur la structure du globule gras et sur le profil en acides gras des laits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Johan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26463,51 +26463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t>
@@ -26562,51 +26562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière X. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26683,64 +26683,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière X. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26817,64 +26817,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Bouzouagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
@@ -27173,51 +27173,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BSQ - &amp;quot;Bone and eggshell quality&amp;quot; technical report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27691,51 +27691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saknarin Pengsanthia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kubota" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105669" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khaksar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hervo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#234;me" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Narcy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2383920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumeng Jia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gambier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104308" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640071v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2357659" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bochereau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman Haddad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74009-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo Monteiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101270" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Reis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couture" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Sakomura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hauschild" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Angel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100896" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hervo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#234;me" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102613" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101686" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cardoso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durosoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129653" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crepeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101622" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Moinecourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.1.4723" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lautrou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candido Pomar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.734365" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urvoix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.11.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romeo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durosoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2021.1940862" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.10.049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnouvrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Danel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gybr-s265" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3126" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bournazel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecompte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911818v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001627" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2019.106407" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piketty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pri&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78106-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905428v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valable" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.17" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38725-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gloux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez407" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530782v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nys" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlegel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jondreville" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933918000016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pag&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003093" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623299v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5344-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735583v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lessire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Klein" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Peyronnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex446" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625109v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bernier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002567" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rodehutscord" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adeola" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bikker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delezie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew426" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605968v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sabboh-Jourdan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew444" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605891v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magnin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001343" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633204v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re X. Rousseau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew172" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455887v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Johan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9664" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631946v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2016.02.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341309v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Boscher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0156-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194091v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang Moreri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Rousseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B. Rodenburg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pev028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210963v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Crenshaw" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8519" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635647v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135488" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Tran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-25" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650530v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. de Verdal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5572" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646611v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastianelli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-6182" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644792v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2012-02350" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019048v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000560" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460913v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rwaf-a089" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652753v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-59" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651650v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-71" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000188v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. M.P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Magnin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. J. Bernier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3397" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173505v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bernier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1615" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658929v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jeulin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Leconte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-813" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173568v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001060" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656510v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173480v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660802471446" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173455v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meschy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656886v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demign&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-006-0594-y" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CK3SV33-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658057v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20061742" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDA4A464CE8B81A051691B0904ED951CF0442C2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717918v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hervo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roselina Angel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonadiman Mariani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717936v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263860v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173540v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136663v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Dukhta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516590v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reis Matheus" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663054v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516506v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guerini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516603v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau Montminy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301261v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Chaumont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516518v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828433v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758957v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussiere" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jeay" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286481v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516489v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couture" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilva Kazue Sakomura" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213904v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duclos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199183v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331993v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627715v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine A. van Vuure" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214160v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesse Piketty Marie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pri&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605437v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752618v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Talineau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217725v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150596v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.235" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447113v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217186v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757996v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214048v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maxime" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614883v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614909v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philipps" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pi&#241;on" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265522v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097216v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614963v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614919v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614946v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chiasson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tournea-Montminy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265523v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735696v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614979v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janvier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737268v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Cheret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265512v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616209v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615088v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615048v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605289v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Roger" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615024v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Klein" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Page" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Nasir" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615017v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert ten Doeschate Ahm" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Gomes" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605115v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606380v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602607v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602606v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksarzareha" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738775v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert ten Doeschate" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742187v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Romeo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742874v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615060v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744069v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Duhamel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quemeneur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739027v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589695v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742258v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615069v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740215v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796914v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schlegel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791819v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738480v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743215v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744181v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739197v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739951v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742237v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210972v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740620v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793612v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365428v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739256v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209207v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Al Nahhas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742895v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193906v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193811v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746207v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210690v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210724v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209208v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746717v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000660v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son T.-S. Tran" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594359v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749610v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019113v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745933v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802972v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004643v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang U. Moreri" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. T. Rodenburg" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802969v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745890v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747048v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Bouzouagh" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746161v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu-Gabriel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210881v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745048v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745204v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bastianelli" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747938v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Magnin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746489v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748495v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809698v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746247v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757388v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758266v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753575v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751612v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757083v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754448v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752419v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753662v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Magnin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173481v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173506v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752863v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedos" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173523v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750907v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156796v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devaud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511212v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.222" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301139v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol Hossain Ataei" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516740v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mireaux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chev&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349937v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788320v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.245" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737938v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;peau" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616190v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hedhli" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hamdi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616198v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herisson" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787451v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787450v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917677v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788677v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785479v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Pauw" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734223v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vazquez Gomez" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duclos" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606214v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739845v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ayuso" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743940v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Grand" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couloigner" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455895v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Qunisac" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743965v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743036v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gonzalo" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Palin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738752v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356579v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331455v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739198v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455918v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739355v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743502v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210793v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277546.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210681v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couedon" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210680v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210483v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745188v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210550v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3689" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209154v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746208v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746203v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210630v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606419v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607296v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218514v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368517v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805214v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saknarin Pengsanthia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kubota" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105669" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khaksar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hervo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#234;me" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Narcy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2383920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumeng Jia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gambier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104308" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640071v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2357659" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bochereau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman Haddad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74009-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo Monteiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101270" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Reis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couture" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Sakomura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hauschild" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Angel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100896" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hervo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#234;me" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102613" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101686" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cardoso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durosoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129653" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crepeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101622" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Moinecourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.1.4723" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lautrou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candido Pomar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.734365" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urvoix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.11.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romeo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durosoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2021.1940862" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124113v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnouvrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Danel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gybr-s265" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042015v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.10.049" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042878v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bournazel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecompte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.10" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3126" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911818v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001627" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2019.106407" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piketty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pri&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78106-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905428v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valable" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.17" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38725-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gloux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez407" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530782v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nys" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlegel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jondreville" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933918000016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pag&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003093" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623299v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5344-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625109v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bernier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002567" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735583v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lessire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Klein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Peyronnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex446" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rodehutscord" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adeola" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bikker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delezie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew426" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605891v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magnin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001343" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605968v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sabboh-Jourdan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew444" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633204v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re X. Rousseau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew172" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455887v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Johan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9664" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631946v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2016.02.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341309v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Boscher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0156-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194091v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang Moreri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Rousseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B. Rodenburg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pev028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210963v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Crenshaw" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8519" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635647v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135488" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Tran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-25" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650530v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. de Verdal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5572" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646611v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastianelli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-6182" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019048v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000560" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644792v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2012-02350" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460913v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rwaf-a089" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652753v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-59" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000188v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. M.P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Magnin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. J. Bernier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3397" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651650v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-71" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173505v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bernier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1615" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658929v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jeulin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Leconte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-813" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173568v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001060" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656510v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173480v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660802471446" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173455v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meschy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656886v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demign&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-006-0594-y" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CK3SV33-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658057v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20061742" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDA4A464CE8B81A051691B0904ED951CF0442C2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717918v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hervo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roselina Angel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonadiman Mariani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717936v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263860v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173540v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136663v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Dukhta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663054v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516590v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reis Matheus" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516506v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guerini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516603v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau Montminy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516518v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301261v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Chaumont" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828433v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758957v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussiere" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jeay" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286481v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516489v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couture" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilva Kazue Sakomura" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213904v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duclos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199183v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331993v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627715v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine A. van Vuure" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214160v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesse Piketty Marie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pri&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217725v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605437v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752618v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Talineau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150596v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.235" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447113v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217186v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214048v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maxime" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757996v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614883v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614909v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philipps" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pi&#241;on" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265522v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614963v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097216v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614919v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614946v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chiasson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tournea-Montminy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735696v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265523v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614979v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janvier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737268v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Cheret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265512v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616209v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615048v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615088v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615024v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Klein" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Page" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Nasir" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615017v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert ten Doeschate Ahm" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Gomes" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605289v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Roger" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602607v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606380v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605115v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602606v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksarzareha" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742187v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Romeo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742874v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738775v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert ten Doeschate" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615060v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744069v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Duhamel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quemeneur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739027v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589695v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742258v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615069v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740215v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796914v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schlegel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791819v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738480v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743215v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744181v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739197v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739951v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210972v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742237v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740620v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365428v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793612v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739256v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209207v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Al Nahhas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193811v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193906v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742895v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209208v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746717v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000660v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son T.-S. Tran" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594359v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746207v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210690v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210724v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745933v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019113v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749610v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802972v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004643v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang U. Moreri" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. T. Rodenburg" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802969v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745890v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747048v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Bouzouagh" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746161v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu-Gabriel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210881v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745204v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bastianelli" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745048v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746489v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748495v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Magnin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747938v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809698v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746247v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757388v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758266v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753575v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751612v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757083v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754448v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752419v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753662v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Magnin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173481v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173506v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752863v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedos" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173523v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750907v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156796v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devaud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511212v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.222" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301139v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol Hossain Ataei" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516740v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mireaux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chev&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349937v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788320v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.245" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737938v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;peau" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616190v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hedhli" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hamdi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616198v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herisson" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787451v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787450v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917677v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788677v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785479v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Pauw" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734223v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vazquez Gomez" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duclos" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606214v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739845v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ayuso" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743940v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Grand" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couloigner" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455895v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Qunisac" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743965v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743036v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gonzalo" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Palin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738752v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356579v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739198v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331455v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739355v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455918v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743502v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210793v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277546.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210681v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couedon" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210680v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745188v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210483v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210550v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3689" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209154v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746208v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746203v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210630v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606419v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607296v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218514v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368517v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805214v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>