--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -66,2742 +66,2764 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial genes and antioxidant mechanisms in the duodenum relate to feed efficiency in slow-growing chickens</w:t>
+                <w:t xml:space="preserve">Prediction of dietary digestible phosphorus in broilers diets: Insights from a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saknarin Pengsanthia</w:t>
+                <w:t xml:space="preserve">Alexandre Bonadiman Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Vahid Khaksar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Ezagal</w:t>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoshi Kubota</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 104 (11), pp.105669. </w:t>
+              <w:t xml:space="preserve">, 2026, 105 (4), pp.106382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.105669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2026.106382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267765v1</w:t>
+                <w:t xml:space="preserve">hal-05600231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary calcium and microbial phytase on the bioavailability of two sources of zinc in broilers</w:t>
+                <w:t xml:space="preserve">Mitochondrial genes and antioxidant mechanisms in the duodenum relate to feed efficiency in slow-growing chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Khaksar</w:t>
+                <w:t xml:space="preserve">Saknarin Pengsanthia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hervo</w:t>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Même</w:t>
+                <w:t xml:space="preserve">Jacky Ezagal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Monteiro</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Satoshi Kubota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00071668.2024.2383920⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (11), pp.105669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.105669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717881v1</w:t>
+                <w:t xml:space="preserve">hal-05267765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated short- and long-term impacts of a starter stimbiotic supplementation on gut health in broilers fed wheat and rye-based diets at homeostasis and under Eimeria tenella challenge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of dietary calcium and microbial phytase on the bioavailability of two sources of zinc in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khaksar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+                <w:t xml:space="preserve">F. Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise I Bussière</w:t>
+                <w:t xml:space="preserve">N. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
+                <w:t xml:space="preserve">A. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vahid Khaksar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aninu.2025.03.013⟩</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (1), pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2024.2383920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212934v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D micro-computed tomography study comparing embryonic skeletal development in layer versus broiler strains of the domestic chicken</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiated short- and long-term impacts of a starter stimbiotic supplementation on gut health in broilers fed wheat and rye-based diets at homeostasis and under Eimeria tenella challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Halgrain</w:t>
+                <w:t xml:space="preserve">Françoise I Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maris Schneider</w:t>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Khaksar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shumeng Jia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Gambier</w:t>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.104308⟩</w:t>
+              <w:t xml:space="preserve">Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.127-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aninu.2025.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711691v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of limestone particle size and microbial phytase on phosphorus and calcium digestion kinetics along the gastrointestinal tract in laying hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-P. Létourneau-Montminy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 65 (5), pp.605-614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00071668.2024.2357659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04640071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of digestive functions and microbiota in the establishment of muscle glycogen differences between divergent lines for ultimate pH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 3D micro-computed tomography study comparing embryonic skeletal development in layer versus broiler strains of the domestic chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Halgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bochereau</w:t>
+                <w:t xml:space="preserve">Maris Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Maman Haddad</w:t>
+                <w:t xml:space="preserve">Shumeng Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pichon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Eric Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-74009-z⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103 (12), pp.104308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.104308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741843v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of reducing copper and zinc supplementation on the performance and mineral status of fattening pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication of digestive functions and microbiota in the establishment of muscle glycogen differences between divergent lines for ultimate pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Gourlez</w:t>
+                <w:t xml:space="preserve">Sarah Maman Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudon</w:t>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101270⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.24134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-74009-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717884v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first model of the fate of dietary calcium and phosphorus in broiler chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of reducing copper and zinc supplementation on the performance and mineral status of fattening pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Reis</w:t>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Couture</w:t>
+                <w:t xml:space="preserve">A. Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.K. Sakomura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C.R. Angel</w:t>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17 (Supplement 5), pp.100896. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100896⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 18 (10), pp.101270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159073v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of phytase and limestone particle size on mineral digestibility, performance, eggshell quality, and bone mineralization in laying hens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A first model of the fate of dietary calcium and phosphorus in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Hervo</w:t>
+                <w:t xml:space="preserve">N.K. Sakomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-P Létourneau-Montminy</w:t>
+                <w:t xml:space="preserve">L. Hauschild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Même</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+                <w:t xml:space="preserve">C.R. Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2023.102613⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (Supplement 5), pp.100896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151063v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of limestone particle size on performance, eggshell quality, bone strength, and in vitro/in vivo solubility in laying hens: a meta-analysis approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Effect of phytase and limestone particle size on mineral digestibility, performance, eggshell quality, and bone mineralization in laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Nys</w:t>
+                <w:t xml:space="preserve">M.-P Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 101 (4), pp.101686. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2021.101686⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 102 (5), pp.102613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2023.102613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533534v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pH dependence of dissolution kinetics of zinc oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durosoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 650, pp.129653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.129653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eggshell decalcification and skeletal mineralization during chicken embryonic development: defining candidate genes in the chorioallantoic membrane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+                <w:t xml:space="preserve">Effect of limestone particle size on performance, eggshell quality, bone strength, and in vitro/in vivo solubility in laying hens: a meta-analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hervo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Crepeau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 101 (2), pp.101622. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2021.101622⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 101 (4), pp.101686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2021.101686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457283v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du besoin en calcium de la truie reproductrice et variation du rapport phosphocalcique des aliments selon le niveau de performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eggshell decalcification and skeletal mineralization during chicken embryonic development: defining candidate genes in the chorioallantoic membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Halgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Marine Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Moinecourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Priymenko</w:t>
+                <w:t xml:space="preserve">Nathalie Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.1.4723⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (2), pp.101622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2021.101622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03341243v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary phosphorus and calcium utilization in growing pigs: requirements and improvements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du besoin en calcium de la truie reproductrice et variation du rapport phosphocalcique des aliments selon le niveau de performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lautrou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Maud Moinecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candido Pomar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+                <w:t xml:space="preserve">Nathalie Priymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2021.734365⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (1), pp.61-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.1.4723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533535v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic timeline of gastrointestinal tract development in broilers divergently selected for digestive efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the physicochemical properties of zinc oxide sources on their bioavailability in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+                <w:t xml:space="preserve">A. Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Urvoix</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Durosoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2020.11.013⟩</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (6), pp.846-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2021.1940862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355042v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the physicochemical properties of zinc oxide sources on their bioavailability in broilers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic timeline of gastrointestinal tract development in broilers divergently selected for digestive efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Urvoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cardoso</w:t>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Romeo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00071668.2021.1940862⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100 (2), pp.1205-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2020.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531165v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOCALIM -Mieux valoriser des matières premières métropolitaines dans l'alimentation des poulets de chair pour améliorer l'autonomie protéique française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary phosphorus and calcium utilization in growing pigs: requirements and improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lautrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Pampouille</w:t>
+                <w:t xml:space="preserve">Candido Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonie Dusart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Dauguet</w:t>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/gybr-s265⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.734365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.734365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03124113v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution kinetics of zinc oxide and its relationship with physicochemical characteristics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durosoy</w:t>
+                <w:t xml:space="preserve">VOCALIM -Mieux valoriser des matières premières métropolitaines dans l'alimentation des poulets de chair pour améliorer l'autonomie protéique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bonnouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bordes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justine Danel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.10.049⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.425-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/gybr-s265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042015v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary electrolyte balance and calcium supply on mineral and acid−base status of piglets fed a diversified diet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+                <w:t xml:space="preserve">Dissolution kinetics of zinc oxide and its relationship with physicochemical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durosoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lecompte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jns.2020.10⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 378 part B (Part B), pp.746-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042878v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phosphore dans les systèmes d'élevage</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Possible roles of parathyroid hormone, 1.25(OH)2D3, and fibroblast growth factor 23 on genes controlling calcium metabolism across different tissues of the laying hen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ezagal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (1), pp.31-40. </w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72, pp.106407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.1.3126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2019.106407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02500414v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus and calcium requirements for bone mineralisation of growing pigs predicted by mechanistic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lautrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (S2), pp.s313-s322. </w:t>
@@ -2833,1255 +2855,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible roles of parathyroid hormone, 1.25(OH)2D3, and fibroblast growth factor 23 on genes controlling calcium metabolism across different tissues of the laying hen</w:t>
+                <w:t xml:space="preserve">Effects of dietary electrolyte balance and calcium supply on mineral and acid−base status of piglets fed a diversified diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gloux</w:t>
+                <w:t xml:space="preserve">Marion Bournazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Le Roy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">F. Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2019.106407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jns.2020.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042888v1</w:t>
+                <w:t xml:space="preserve">hal-03042878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased expression of fibroblast growth factor 23 is the signature of a deteriorated Ca/P balance in ageing laying hens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le phosphore dans les systèmes d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (1), pp.31-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78106-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.1.3126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03042892v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-life conditioning strategies to reduce dietary phosphorus in broilers: underlying mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased expression of fibroblast growth factor 23 is the signature of a deteriorated Ca/P balance in ageing laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Valable</w:t>
+                <w:t xml:space="preserve">M. Piketty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. P. Létourneau-Montminy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Lecompte</w:t>
+                <w:t xml:space="preserve">D. Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jns.2020.17⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78106-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905428v1</w:t>
+                <w:t xml:space="preserve">hal-03042892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion dynamics in broilers fed rapeseed meal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early-life conditioning strategies to reduce dietary phosphorus in broilers: underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Recoules</w:t>
+                <w:t xml:space="preserve">Lionel Lardic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lessire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Combes-Soia</w:t>
+                <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-38725-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jns.2020.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628279v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate genes of the transcellular and paracellular calcium absorption pathways in the small intestine of laying hens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digestion dynamics in broilers fed rapeseed meal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gloux</w:t>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+                <w:t xml:space="preserve">Lucie Combes-Soia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps/pez407⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-38725-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622782v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting trace mineral nutrition of birds for optimising the environment and poultry product quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Candidate genes of the transcellular and paracellular calcium absorption pathways in the small intestine of laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Nys</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schlegel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0043933918000016⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98 (11), pp.6005-6018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pez407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530782v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary calcium and phosphorus deficiency and subsequent recovery on broiler chicken growth performance and bone characteristics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Adapting trace mineral nutrition of birds for optimising the environment and poultry product quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durosoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731117003093⟩</w:t>
+              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (2), pp.225-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0043933918000016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622089v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics of the digestive tract in broilers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Cabau</w:t>
+                <w:t xml:space="preserve">Effects of dietary calcium and phosphorus deficiency and subsequent recovery on broiler chicken growth performance and bone characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pagé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5344-z⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (8), pp.1555-1563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117003093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623299v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of dietary calcium and phosphorus depletion and repletion feeding sequences on growth performance and body composition of growing pigs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Functional genomics of the digestive tract in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Bernier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (6), pp.1165-1173. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731117002567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5344-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625109v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytase supplementation in diets rich in fiber from rapeseed enhances phosphorus and calcium digestibility but not retention in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bournazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4165,619 +4165,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of an international phosphorus digestibility ring test with broiler chickens</w:t>
+                <w:t xml:space="preserve">Consequences of dietary calcium and phosphorus depletion and repletion feeding sequences on growth performance and body composition of growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Rodehutscord</w:t>
+                <w:t xml:space="preserve">E. Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Adeola</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. F. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candido Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps/pew426⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (6), pp.1165-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117002567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628813v1</w:t>
+                <w:t xml:space="preserve">hal-02625109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of rapeseed meal fiber content on phosphorus and calcium digestibility in growing pigs fed diets without or with microbial phytase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+                <w:t xml:space="preserve">Results of an international phosphorus digestibility ring test with broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Rodehutscord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Adeola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Magnin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Meme</w:t>
+                <w:t xml:space="preserve">P. Bikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delezie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731117001343⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (6), pp.1679-1687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pew426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605891v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the in vivo digestion of plant proteins in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3382/ps/pew444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive response of broilers to dietary phosphorus and calcium restrictions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+                <w:t xml:space="preserve">Effects of rapeseed meal fiber content on phosphorus and calcium digestibility in growing pigs fed diets without or with microbial phytase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bournazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 95 (12), pp.2849-2860. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.34-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps/pew172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117001343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633204v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary cation-anion difference and day length have an effect on milk calcium content and bone accretion of dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Johan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4835,1653 +4831,1670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of bone and mineral metabolism in meat-type chickens: A QTL mapping study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive response of broilers to dietary phosphorus and calcium restrictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
+                <w:t xml:space="preserve">Xavière X. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Yvonne M. Y. Boscher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bonr.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (12), pp.2849-2860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pew172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631946v1</w:t>
+                <w:t xml:space="preserve">hal-02633204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of QTL controlling feed efficiency and excretion in chickens fed a wheat-based diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Genetic determinism of bone and mineral metabolism in meat-type chickens: A QTL mapping study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Yvonne M. Y. Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Rideau</w:t>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Gabriel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Yvonne Boscher</w:t>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-015-0156-y⟩</w:t>
+              <w:t xml:space="preserve">Bone Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.43-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bonr.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341309v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness to chronic heat stress in laying hens: a meta-analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ability of genetically lean or fat slow-growing chickens to synthesize and store lipids is not altered by the dietary energy source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utlwanang Moreri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavière Rousseau</w:t>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. B. Rodenburg</w:t>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 94 (4), pp.586-600. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (10), pp.1643-1652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps/pev028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115000683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194091v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ability of genetically lean or fat slow-growing chickens to synthesize and store lipids is not altered by the dietary energy source</w:t>
+                <w:t xml:space="preserve">Robustness to chronic heat stress in laying hens: a meta-analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">Utlwanang Moreri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+                <w:t xml:space="preserve">Xavière Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">T. B. Rodenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731115000683⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (4), pp.586-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pev028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211037v1</w:t>
+                <w:t xml:space="preserve">hal-01194091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the metabolic fate of dietary phosphorus and calcium and the dynamics of body ash content in growing pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of QTL controlling feed efficiency and excretion in chickens fed a wheat-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.D. Crenshaw</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Yvonne Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 93 (3), pp.1200-1217. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (1), pp.74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas2014-8519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-015-0156-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210963v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Selection for Digestive Efficiency on Microbiota Composition in the Chicken.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling the metabolic fate of dietary phosphorus and calcium and the dynamics of body ash content in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Crenshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candido Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135488⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (3), pp.1200-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2014-8519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635647v1</w:t>
+                <w:t xml:space="preserve">hal-01210963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of QTL controlling digestive efficiency and anatomy of the digestive tract in chicken fed a wheat-based diet.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of Selection for Digestive Efficiency on Microbiota Composition in the Chicken.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Yvonne M. Y. Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46 (25), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9686-46-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193817v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the environmental impact of poultry breeding by genetic selection</w:t>
+                <w:t xml:space="preserve">Detection of QTL controlling digestive efficiency and anatomy of the digestive tract in chicken fed a wheat-based diet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues H. de Verdal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">Thanh-Son Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Bernard Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 91 (2), pp.613-622. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (25), </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-46-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650530v1</w:t>
+                <w:t xml:space="preserve">hal-01193817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of metabolic characteristics in chickens selected for their ability to digest wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Reducing the environmental impact of poultry breeding by genetic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues H. de Verdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Bastianelli</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Urvoix</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 91 (6), pp.2605-2615. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-6182⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 91 (2), pp.613-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646611v1</w:t>
+                <w:t xml:space="preserve">hal-02650530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of phosphorus utilization by growing pigs : effect of dietary phosphorus, calcium and exogenous phytase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
+                <w:t xml:space="preserve">Genetic variability of metabolic characteristics in chickens selected for their ability to digest wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues H. de Verdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Jondreville</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Urvoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731112000560⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (6), pp.2605-2615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-6182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019048v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus utilization in finishing broiler chickens: effects of dietary calcium and microbial phytase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Meta-analysis of phosphorus utilization by growing pigs : effect of dietary phosphorus, calcium and exogenous phytase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps.2012-02350⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (10), pp.1590-1600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112000560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644792v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une Aviculture à Haute Performance Environnementale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+                <w:t xml:space="preserve">Phosphorus utilization in finishing broiler chickens: effects of dietary calcium and microbial phytase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière X. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12, pp.17-28. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91 (11), pp.2829-2837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/rwaf-a089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps.2012-02350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460913v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the efficiency of feed utilization in poultry by selection. 1. Genetic parameters of anatomy of the gastro-intestinal tract and digestive efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues H. de Verdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6539,217 +6552,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the fate of dietary phosphorus in the digestive tract of growing pigs</w:t>
+                <w:t xml:space="preserve">Vers une Aviculture à Haute Performance Environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. M.P. Létourneau-Montminy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3397⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/rwaf-a089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000188v1</w:t>
+                <w:t xml:space="preserve">hal-01460913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the efficiency of feed utilization in poultry by selection. 2. Genetic parameters of excretion traits and correlations with anatomy of the gastro-intestinal tract and digestive efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues H. de Verdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6758,1140 +6754,1274 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, online (august), Non paginé. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2156-12-71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of reduced dietary calcium concentration and phytase supplementation on calcium and phosphorus utilization in weanling pigs with modified mineral status</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling the fate of dietary phosphorus in the digestive tract of growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. M.P. Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Bernier</w:t>
+                <w:t xml:space="preserve">M. M. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. J. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 88 (5), pp.1706-1717. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-1615⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 89 (11), pp.3596-3611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173505v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestive tract measurements and histological adaptation in broiler lines divergently selected for digestive efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues H. de Verdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 89 (9), pp.1955-1961. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3382/ps.2010-813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of phosphorus utilisation by broilers receiving corn-soyabean meal diets: influence of dietary calcium and microbial phytase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (11), pp.1844-1853. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110001060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid metabolism and antioxidant status in sucrose vs. potato-fed rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of reduced dietary calcium concentration and phytase supplementation on calcium and phosphorus utilization in weanling pigs with modified mineral status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (5), pp.1706-1717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656510v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of reduced dietary calcium and phytase supplementation on calcium and phosphorus utilisation in broilers with modified mineral status</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lipid metabolism and antioxidant status in sucrose vs. potato-fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rayssiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Remesy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American College of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (1), pp.109-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173480v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maitrise des rejets de phosphore dans les effluents d'élevage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effects of reduced dietary calcium and phytase supplementation on calcium and phosphorus utilisation in broilers with modified mineral status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (6), pp.705-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071660802471446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01173455v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entire potato consumption improves lipid metabolism and antioxidant status in cholesterol-fed rat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maitrise des rejets de phosphore dans les effluents d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.79-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02656886v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entire potato consumption improves lipid metabolism and antioxidant status in cholesterol-fed rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Demigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (5), pp.267-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-006-0594-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of potato on acid-base and mineral homeostasis in rats fed a high-sodium chloride diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Remesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 95 (5), pp.925-932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/BJN20061742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7901,14039 +8031,15044 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in understanding and improving the use of macro-minerals in poultry nutrition: special focus on phosphorus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Roselina Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bonadiman Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Todd J. Applegate. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in poultry nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing, 2024, 978-1-80146-731-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of calcium metabolism in laying hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baraa Ezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristina Alamprese; Yves Nys; Yoshinori Mine; Vincent Guyonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in improving the safety and quality of eggs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing, 2024, 9781801468756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition and environmental sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry and pig nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 2019, 978-90-8686-333-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of dietary phosphorus in the digestive tract of growing pigs and broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling Nutrient Digestion and Utilization in farm animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publisher, 2011, 978-90-8686-156-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (118)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (127)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of tools for implementing precision feeding strategies in broilers and layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galyna Dukhta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. European Symposium on Poultry Nutrition (ESPN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Maastricht, Netherlands. pp.106-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of calcium and phytase on phytate degradation in the digestive tract of broilers – a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bonadiman Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.640</w:t>
+              <w:t xml:space="preserve">ESPN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Maastricht (Netherland), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240748v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des fonctions digestives et du microbiote dans l'établissement des différences de glycogène musculaire entre lignées divergentes pour le pH ultime</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of high CO2 concentration at the beginning of egg incubation on chicken metabolism and meat defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Maman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.149</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663054v1</w:t>
+                <w:t xml:space="preserve">hal-05240748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau système d’unité phosphore pour le poulet de chair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Calcium and phosphorus in poultry: what are the latest insights?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.-P Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.296-300</w:t>
+              <w:t xml:space="preserve">MixScience Pre-Symposium ESPN Maastrich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Maastricht (Netherland), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516590v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCalM : Un modèle pour étudier l’effet de stratégies alimentaires sur les flux de minéraux chez la poule pondeuse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Guerini</w:t>
+                <w:t xml:space="preserve">Determination of digestible calcium requirements of Ross 308 broilers by meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.291-295</w:t>
+              <w:t xml:space="preserve">ESPN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Maastricht (Netherland), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516506v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+                <w:t xml:space="preserve">Impact of dietary calcium and microbial phytase on the fate of phosphorus and calcium in the gastrointestinal tract of growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danyel Bueno Dalto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crenshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Digestive Physiology of the pig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lake Geneva, WI, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661447v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la cinétique d’utilisation digestive du phosphore et du calcium chez la poule pondeuse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+                <w:t xml:space="preserve">Impact of 25(OH)D3 supplementation on laying hen performance from 85 to 99 weeks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Solano Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.281-285</w:t>
+              <w:t xml:space="preserve">ESPN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Maastricht (Netherland), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516603v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’utilisation digestive du calcium et du phosphore chez la poule pondeuse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Variable dietary calcium to phosphorous ratios and microbial phytase did not alter portal vein profiles of blood acid-base balance, blood gases, and electrolyte concentrations in pigs during a 10- hour post-absorption phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crenshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.296-290</w:t>
+              <w:t xml:space="preserve">DPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lake Geneva, WI, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516518v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of early nutritional strategies on digestive functionalities of chicks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+                <w:t xml:space="preserve">Assessing the phosphorous, zinc and copper net intestinal absorption in pigs fed various calcium to phosphorous ratios and microbial phytase, using the portal-drained viscera approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crenshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
+              <w:t xml:space="preserve">EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, InnsBruck, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661421v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of feeding behavior in medium-growing broiler chickens</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of 25(OH)D3 supplementation on laying hens performances up to 85 weeks of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Solano Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie M Collet</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI European Poultry Conference of the WPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, Jun 2024, Valence, Spain. pp.98</w:t>
+              <w:t xml:space="preserve">ESPN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Maastricht (Netherland), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301261v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCalM: A new dynamic model to simulate the fate of calcium and phosphorus in laying hens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Guerini</w:t>
+                <w:t xml:space="preserve">Impact of superdosed microbial phytase on the fate of phosphorus and calcium in gastrointestinal tract of growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mameer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danyel Bueno Dalto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crenshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.332</w:t>
+              <w:t xml:space="preserve">Digestive Physiology of the pig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lake Geneva, WI, USA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828433v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of genes involved in calcium and phosphorus homeostasis in hen's kidney: effects of sexual maturity and PO stage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valence (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758957v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of trace mineral supplementation on performance and mineral status of fattening pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudon</w:t>
+                <w:t xml:space="preserve">OCalM : Un modèle pour étudier l’effet de stratégies alimentaires sur les flux de minéraux chez la poule pondeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.711</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.291-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286481v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new phosphorus feeding system for the sustainability of swine and poultry production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Lautrou</w:t>
+                <w:t xml:space="preserve">Implication des fonctions digestives et du microbiote dans l'établissement des différences de glycogène musculaire entre lignées divergentes pour le pH ultime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reis Matheus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nilva Kazue Sakomura</w:t>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. EAAP Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.962</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516489v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered bone health in laying hens is associated with FGF23 overexpression in the medullary bone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gloux</w:t>
+                <w:t xml:space="preserve">Un nouveau système d’unité phosphore pour le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reis Matheus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Vahid Khaksar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Symposium on Biomineralization (BIOMIN XVII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Monnet, Aug 2023, Saint - Etienne, France</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.296-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213904v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the digestive utilization of calcium and phosphorus in laying hens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude de la cinétique d’utilisation digestive du phosphore et du calcium chez la poule pondeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.324</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.281-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199183v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse limestone particles limit the formation of Ca-phytate complexes in laying hens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l’utilisation digestive du calcium et du phosphore chez la poule pondeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.296-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331993v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la valeur nutritive de sources de phosphore d’origines minérale et animale pour la supplémentation des porcs en engraissement</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts of early nutritional strategies on digestive functionalities of chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, En ligne, France. pp.129-134</w:t>
+              <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627715v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the identification of the molecular pathways underlying the alteration of calcium metabolism in hens at the end of lay</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Liesse Piketty Marie</w:t>
+                <w:t xml:space="preserve">Genetics of feeding behavior in medium-growing broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Prié</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salomé Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress - webminar on Egg Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, Nov 2021, On Line meeting, France</w:t>
+              <w:t xml:space="preserve">XVI European Poultry Conference of the WPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, Jun 2024, Valence, Spain. pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214160v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamine D and métabolisme phosphocalcique chez la poule pondeuse</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OCalM: A new dynamic model to simulate the fate of calcium and phosphorus in laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Guerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Déjeuner débat sur la Maîtrise de la qualité osseuse et de coquille, en poules pondeuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DSM, Jun 2022, Bruz (FR), France</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217725v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Expression of genes involved in calcium and phosphorus homeostasis in hen's kidney: effects of sexual maturity and PO stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baraa Ezzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Palussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">EPC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valence (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605437v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From measuring average body weight of the flock to precision feeding in broilers: A modelling approach to adjust daily feed composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">A new phosphorus feeding system for the sustainability of swine and poultry production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lautrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reis Matheus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilva Kazue Sakomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.129</w:t>
+              <w:t xml:space="preserve">74. EAAP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752618v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts à court et à moyen terme d'une supplémentation précoce en xylanase-xos sur le métabolome et le microbiome caécal des poulets de chair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Cornaille</w:t>
+                <w:t xml:space="preserve">Reduction of trace mineral supplementation on performance and mineral status of fattening pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775492v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more sustainable use of trace elements in pig and poultry feeding</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Altered bone health in laying hens is associated with FGF23 overexpression in the medullary bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAS-CSAS Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17. International Symposium on Biomineralization (BIOMIN XVII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Monnet, Aug 2023, Saint - Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150596v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcium particle size on performance, eggshell quality, bone mineralisation, and in vitro/in vivo solubility in laying hens: a meta-analysis approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modelling the digestive utilization of calcium and phosphorus in laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447113v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe -t-il des marqueurs métaboliques de la qualité de la coquille chez la poule pondeuse ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coarse limestone particles limit the formation of Ca-phytate complexes in laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hervo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217186v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé osseuse en fin de carrière des poules : un défi pour les nutritionnistes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gloux</w:t>
+                <w:t xml:space="preserve">Impacts à court et à moyen terme d'une supplémentation précoce en xylanase-xos sur le métabolome et le microbiome caécal des poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vahid Khaksar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, INRAE, CTCPA, ANSES, WVPA, WPSA France, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">14 ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214048v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitamine D and métabolisme phosphocalcique chez la poule pondeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Petit Déjeuner débat sur la Maîtrise de la qualité osseuse et de coquille, en poules pondeuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DSM, Jun 2022, Bruz (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144164v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757996v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrolyte balance in poultry feed formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From measuring average body weight of the flock to precision feeding in broilers: A modelling approach to adjust daily feed composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Talineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animine-e-Academy 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Digital conference, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614883v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary Ca and microbial phytase on zinc utilization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Towards the identification of the molecular pathways underlying the alteration of calcium metabolism in hens at the end of lay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liesse Piketty Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GfE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress - webminar on Egg Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, Nov 2021, On Line meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614909v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’utilisation du phosphore alimentaire chez le poulet de chair</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estimation de la valeur nutritive de sources de phosphore d’origines minérale et animale pour la supplémentation des porcs en engraissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine A. van Vuure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, En ligne, France. pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265522v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome de la complémentarité des fonctions entre le gésier et la jonction gastroduodénale chez le poulet de chair</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Cabau</w:t>
+                <w:t xml:space="preserve">Towards more sustainable use of trace elements in pig and poultry feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASAS-CSAS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oklahoma City, United States. pp.123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac247.235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614963v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vitamin D source on embryo and early chicken development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of calcium particle size on performance, eggshell quality, bone mineralisation, and in vitro/in vivo solubility in laying hens: a meta-analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hervo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” and “Incubation and Fertility Research Group”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624779v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du besoin en calcium et variations du rapport phosphocalcique de l’aliment selon le niveau de performance de la truie reproductrice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Priymenko</w:t>
+                <w:t xml:space="preserve">Existe -t-il des marqueurs métaboliques de la qualité de la coquille chez la poule pondeuse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pampouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097216v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment intégrer la balance électrolytique dans les critères de formulation des aliments pour monogastriques ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+                <w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise I. Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vahid Khaksar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614919v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-analyse de la digestibilité iléale du phosphore chez le poulet de chair : effet du phosphore alimentaire, du calcium et de la phytase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614946v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome de la complémentarité des fonctions entre le gésier et la jonction gastro-duodénale chez le poulet de chair</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La santé osseuse en fin de carrière des poules : un défi pour les nutritionnistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, INRAE, CTCPA, ANSES, WVPA, WPSA France, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735696v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling dietary phoshorus utilisation by broilers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrolyte balance in poultry feed formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Gdańsk, Poland</w:t>
+              <w:t xml:space="preserve">Animine-e-Academy 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Digital conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265523v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le maintien d’une bonne qualité de coquille se fait au détriment de la qualité osseuse de la poule : la preuve en images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effects of dietary Ca and microbial phytase on zinc utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philipps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piñon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">GfE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614979v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une alimentation de précision chez le poulet de chair : Modélisation des besoins en énergie, lysine et phosphore à partir des performances de croissance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transcriptome de la complémentarité des fonctions entre le gésier et la jonction gastroduodénale chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737268v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving environmental sustainability of poultry production using innovative feeding strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of vitamin D source on embryo and early chicken development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Gdańsk, Poland</w:t>
+              <w:t xml:space="preserve">Combined Workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” and “Incubation and Fertility Research Group”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265512v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fiber and its interactions with minerals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation du besoin en calcium et variations du rapport phosphocalcique de l’aliment selon le niveau de performance de la truie reproductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Moinecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Priymenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPSA Italian Branch Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616209v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du besoin en calcium et variations du rapport phospho-calcique de l’aliment selon le niveau de performance de la truie reproductrice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de l’utilisation du phosphore alimentaire chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France. pp.141-152</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615048v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global view of Ca absorption in laying hens: Complementarity between the transcellular and paracellular pathways</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Méta-analyse de la digestibilité iléale du phosphore chez le poulet de chair : effet du phosphore alimentaire, du calcium et de la phytase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Chiasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létournea-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science Association Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615088v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une restriction minérale précoce sur l’efficacité d’utilisation du phosphore chez le poulet en croissance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi et comment intégrer la balance électrolytique dans les critères de formulation des aliments pour monogastriques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615024v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une période d’adaptation sur l’évaluation d’une phytase microbienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome de la complémentarité des fonctions entre le gésier et la jonction gastro-duodénale chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavière Rousseau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615017v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle générique et dynamique de la digestion et du transit chez le porc et le poulet en croissance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modelling dietary phoshorus utilisation by broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Recoules</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Atmosphase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">22nd European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Gdańsk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605289v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oligo-éléments : du « feed » au « food » et de l’ajustement des apports chez les volailles à la valorisation des produits en alimentation humaine.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le maintien d’une bonne qualité de coquille se fait au détriment de la qualité osseuse de la poule : la preuve en images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Gigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12.Journées de la recherche avicole et palmipèdes à foie gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602607v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre efficacité digestive et composition du microbiote chez le poulet de chair</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vers une alimentation de précision chez le poulet de chair : Modélisation des besoins en énergie, lysine et phosphore à partir des performances de croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Talineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candy Cheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irène Gabriel</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606380v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de gènes impliqués dans le contrôle des fonctions digestives chez le poulet de chair</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving environmental sustainability of poultry production using innovative feeding strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
+              <w:t xml:space="preserve">22nd European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Gdańsk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605115v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating the available phosphorus requirements of broilers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dietary fiber and its interactions with minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th European symposium on poultry nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Salou/Vila-seca, Spain</w:t>
+              <w:t xml:space="preserve">WPSA Italian Branch Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602606v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailability of zinc oxide sources in broilers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation du besoin en calcium et variations du rapport phospho-calcique de l’aliment selon le niveau de performance de la truie reproductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Moinecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Priymenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting Poultry Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. pp.141-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742187v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual model of digestion for pigs and poultry and its factors of variation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A global view of Ca absorption in laying hens: Complementarity between the transcellular and paracellular pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Poultry Science Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742874v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of P equivalency of an evolved Escherichia coli phytase when birds were fed the dietary treatments at day-old or after a 5-day adaptation period</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les oligo-éléments : du « feed » au « food » et de l’ajustement des apports chez les volailles à la valorisation des produits en alimentation humaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert ten Doeschate</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting Poultry Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">12.Journées de la recherche avicole et palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738775v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des fibres alimentaires sur la digestibilité du phosphore dans des régimes à base de tourteau de colza supplémentés en phytase microbienne chez le porc en croissance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liens entre efficacité digestive et composition du microbiote chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615060v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'abaissement du bilan électrolytique de l'aliment distribué en fin de gestation sur le déroulement de la mise-bas, la survie des porcelets et la dynamique de mobilisation osseuse des truies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Quemeneur</w:t>
+                <w:t xml:space="preserve">Identification de gènes impliqués dans le contrôle des fonctions digestives chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juanchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744069v1</w:t>
+                <w:t xml:space="preserve">hal-01605115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the effects of dietary Ca and P deficiency (depletion) and of the following recovery (repletion) on broiler chicken growth performance and bone characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Effet d’une restriction minérale précoce sur l’efficacité d’utilisation du phosphore chez le poulet en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahid Nasir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Annual Meeting Poultry Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739027v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Quantitative Trait Loci (QTL) discovery to nutrigenetics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effet d’une période d’adaptation sur l’évaluation d’une phytase microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert ten Doeschate Ahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2016, Pekin, China</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589695v1</w:t>
+                <w:t xml:space="preserve">hal-03615017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect in broilers of dietary fiber from rapeseed meal on phosphorus and calcium digestibility in diets supplemented with microbial phytase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers un modèle générique et dynamique de la digestion et du transit chez le porc et le poulet en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Annual Meeting Poultry Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">Journée Atmosphase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742258v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact in broilers of dietary fiber from rapeseed meal on phosphorus and calcium digestibility in diets supplemented with microbial phytase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Updating the available phosphorus requirements of broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Khaksarzareha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science Association Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nouvelle-Orléans, France</w:t>
+              <w:t xml:space="preserve">21th European symposium on poultry nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Salou/Vila-seca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615069v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics and adaptation of chickens to suboptimal diets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irène Gabriel</w:t>
+                <w:t xml:space="preserve">Effet de l'abaissement du bilan électrolytique de l'aliment distribué en fin de gestation sur le déroulement de la mise-bas, la survie des porcelets et la dynamique de mobilisation osseuse des truies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2015, Tuusula, Finland. pp.90</w:t>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740215v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How nutritional Zinc requirements and recommendations for broilers are defined</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet des fibres alimentaires sur la digestibilité du phosphore dans des régimes à base de tourteau de colza supplémentés en phytase microbienne chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bournazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quinsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First Animine Academy 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). FRA., Sep 2015, Paris, France. 30 diapositives</w:t>
+              <w:t xml:space="preserve">Journées Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796914v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles of homeostatic regulation: application to minerals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bioavailability of zinc oxide sources in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durosoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First Animine Academy 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). FRA., Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting Poultry Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791819v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dietary phosphorus and calcium feeding strategies on intestinal gene expression of broilers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Conceptual model of digestion for pigs and poultry and its factors of variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738480v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des apports alimentaires de phosphore et de calcium sur leur dépôt dans les tissus mous et le squelette du poulet de chair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessment of P equivalency of an evolved Escherichia coli phytase when birds were fed the dietary treatments at day-old or after a 5-day adaptation period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert ten Doeschate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting Poultry Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743215v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer le bien-être du poulet de chair grâce à l'apport de fibres alimentaires et l'utilisation d'une litière à base de menue paille</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the effects of dietary Ca and P deficiency (depletion) and of the following recovery (repletion) on broiler chicken growth performance and bone characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA. Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA. Institut National de la Recherche Agronomique (INRA). Centre Technique de la Conservation des Produits Agricoles (CTCPA)., Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">2016 Annual Meeting Poultry Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744181v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein digestion in broiler: what are the specificities induced by the protein source in the diet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From Quantitative Trait Loci (QTL) discovery to nutrigenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">18. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2016, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739197v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailability of zinc oxides in broilers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect in broilers of dietary fiber from rapeseed meal on phosphorus and calcium digestibility in diets supplemented with microbial phytase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bournazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2016 Annual Meeting Poultry Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739951v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la source énergétique alimentaire sur les métabolites digestifs microbiens chez le poulet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+                <w:t xml:space="preserve">Impact in broilers of dietary fiber from rapeseed meal on phosphorus and calcium digestibility in diets supplemented with microbial phytase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bournazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quinsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Poultry Science Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nouvelle-Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210972v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de QTL pour des caractères liés aux rejets chez le poulet de chair</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principles of homeostatic regulation: application to minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">The First Animine Academy 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). FRA., Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742237v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des protéines dans le tractus digestif de poulets de chair nourris avec quatre matières premières protéiques différentes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Genomics and adaptation of chickens to suboptimal diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2015, Tuusula, Finland. pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740620v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolites microbiens dans le tractus digestif du poulet. Exemple chez des poulets de status métabolique différent</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How nutritional Zinc requirements and recommendations for broilers are defined</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau NEM (Nutrition et Ecosystème Microbien)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">The First Animine Academy 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). FRA., Sep 2015, Paris, France. 30 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365428v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point de vue d’un nutritionniste avicole : quelles stratégies nutritionnelles pour influencer l’expression du potentiel génétique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact des apports alimentaires de phosphore et de calcium sur leur dépôt dans les tissus mous et le squelette du poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Magnin</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière X. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Jeudis de la WPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793612v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance, carcass traits and meat quality of genetically fat and lean broilers are unaffected by dietary energy source</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of dietary phosphorus and calcium feeding strategies on intestinal gene expression of broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">20th European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210608v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein digestion along the gastrointestinal tract in broiler chickens fed different protein sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Lessire</w:t>
+                <w:t xml:space="preserve">Améliorer le bien-être du poulet de chair grâce à l'apport de fibres alimentaires et l'utilisation d'une litière à base de menue paille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA. Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA. Institut National de la Recherche Agronomique (INRA). Centre Technique de la Conservation des Produits Agricoles (CTCPA)., Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739256v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de l'efficacité digestive et influence sur la durabilité de la filière avicole</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Protein digestion in broiler: what are the specificities induced by the protein source in the diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nabeel Al Nahhas</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale Volailles de Qualité Label et Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">66th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209207v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion and genetics in broilers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bioavailability of zinc oxides in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durosoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards the chicken of the future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Veterinary College - University of London. GBR., Apr 2014, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">20th European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193902v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive efficiency, gut microbiota and genetics – Are they interrelated?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Impact de la source énergétique alimentaire sur les métabolites digestifs microbiens chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illa Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Broiler Nutritionists' Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Queenstown, New Zealand</w:t>
+              <w:t xml:space="preserve">11ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193811v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la génomique à l'étude de l'efficacité digestive chez le poulet</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Détection de QTL pour des caractères liés aux rejets chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Colloque Agenae, Génétique et Génomique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193906v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL detection for excretion traits in broilers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
+                <w:t xml:space="preserve">Caractérisation des protéines dans le tractus digestif de poulets de chair nourris avec quatre matières premières protéiques différentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 122 p</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742895v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for feed efficiency as a tool to improve sustainability of poultry production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Protein digestion along the gastrointestinal tract in broiler chickens fed different protein sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">102. Annual Meeting of the Poultry Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, San Diego, United States. 28 diapositives</w:t>
+              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209208v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des apports phosphocalciques chez le poulet de chair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sélection de l'efficacité digestive et influence sur la durabilité de la filière avicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabeel Al Nahhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eastern Nutrition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Journée Nationale Volailles de Qualité Label et Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746717v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de QTL contrôlant l'efficacité digestive dans un croisement de lignées de poulets sélectionnées de façon divergentes pour ce caractère</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
+                <w:t xml:space="preserve">Performance, carcass traits and meat quality of genetically fat and lean broilers are unaffected by dietary energy source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.540-544</w:t>
+              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000660v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pig nutrition: impact on nitrogen, phosphorus, Cu and Zn in pig manure and on emissions of ammonia, greenhouse gas and odours</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Métabolites microbiens dans le tractus digestif du poulet. Exemple chez des poulets de status métabolique différent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illa Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batfarm European Workshop Reconciling Livestock Management to the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées du réseau NEM (Nutrition et Ecosystème Microbien)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594359v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle simulant le devenir du phosphore et du calcium alimentaires au niveau métabolique chez le porc en croissance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le point de vue d’un nutritionniste avicole : quelles stratégies nutritionnelles pour influencer l’expression du potentiel génétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Pomar</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Les Jeudis de la WPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746207v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de variation de la teneur en calcium du lait de vache</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Digestion and genetics in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Martin</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Yvonne Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 13 diapositives</w:t>
+              <w:t xml:space="preserve">Towards the chicken of the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Veterinary College - University of London. GBR., Apr 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210690v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs de variation de la teneur en calcium du lait de vache</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">QTL detection for excretion traits in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantry-Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Séminaire annuel de nutrition animale : le calcium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Pilardière. FRA., Oct 2013, Lorient, France</w:t>
+              <w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210724v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation minérale des animaux monogastriques : évolution et conséquences sur l’élevage et la qualité des produits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Apport de la génomique à l'étude de l'efficacité digestive chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole de la Société de Nutrition Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Colloque Agenae, Génétique et Génomique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745933v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of QTL controlling digestive efficiency and anatomy of the digestive tract in chicken</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Digestive efficiency, gut microbiota and genetics – Are they interrelated?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Venise, Italy. pp.49</w:t>
+              <w:t xml:space="preserve">5. International Broiler Nutritionists' Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Queenstown, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019113v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité génétique de l'efficacité alimentaire en régime alimentaire suboptimal chez le poulet de chair : perspectives pour la sélection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Status report of the phosphorus sub-committee of Working Group No 2: Nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Annual meeting WPSA, Czech Branch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749610v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status report of the phosphorus sub-committee of Working Group No 2: Nutrition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alimentation minérale des animaux monogastriques : évolution et conséquences sur l’élevage et la qualité des produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting WPSA, Czech Branch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Ecole de la Société de Nutrition Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802972v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness to chronic heat stress in laying hens: a meta-analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Detection of QTL controlling digestive efficiency and anatomy of the digestive tract in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavière X. Rousseau</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Symposium on Poultry Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Venise, Italy. pp.58</w:t>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Venise, Italy. pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004643v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du statut minéral chez le porc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Variabilité génétique de l'efficacité alimentaire en régime alimentaire suboptimal chez le poulet de chair : perspectives pour la sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues H. de Verdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Châteaubourg, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802969v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus utilization in finishing broiler chickens: Effect of dietary calcium and microbial phytase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+                <w:t xml:space="preserve">Selection for feed efficiency as a tool to improve sustainability of poultry production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Joint Annual Meeting ADSA-CSAS-ASAS Session :Nonruminant Nutrition Minerals and Vitamins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">102. Annual Meeting of the Poultry Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, San Diego, United States. 28 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745890v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de l'utilisation digestive du phosphore chez le porcelet sevré: influence de l'apport de calcium et de phytase sur le pH et la solubilité des minéraux au niveau gastro-intestinal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimisation des apports phosphocalciques chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière X. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.159-164</w:t>
+              <w:t xml:space="preserve">Eastern Nutrition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747048v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIEF - Recherche des gènes en cause dans la capacité de digestion et la production de rejets des poulets de chair</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Détection de QTL contrôlant l'efficacité digestive dans un croisement de lignées de poulets sélectionnées de façon divergentes pour ce caractère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicole Rideau</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Génomique Animale et Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). Labo/service de l'auteur, FRA., Mar 2012, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.540-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746161v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets combinés de la durée du jour et du niveau d’apport anions cations sur la teneur en minéraux majeurs du lait (Ca)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pig nutrition: impact on nitrogen, phosphorus, Cu and Zn in pig manure and on emissions of ammonia, greenhouse gas and odours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion association Gala</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, NA, France</w:t>
+              <w:t xml:space="preserve">Batfarm European Workshop Reconciling Livestock Management to the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210881v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of FCR with suboptimal food and prospects for selection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Développement d'un modèle simulant le devenir du phosphore et du calcium alimentaires au niveau métabolique chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745204v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis - optimising phytase use in animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Facteurs de variation de la teneur en calcium du lait de vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Johan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Phytase Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 13 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745048v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilités de diminution des rejets chez les poulets par la sélection génétique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les facteurs de variation de la teneur en calcium du lait de vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées de la Recherches Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2011, Tours, France. pp.212-216</w:t>
+              <w:t xml:space="preserve">2. Séminaire annuel de nutrition animale : le calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Pilardière. FRA., Oct 2013, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746489v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different dietary calcium concentrations on the digestive and metabolic response of growing pigs to microbial phytase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Robustness to chronic heat stress in laying hens: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utlwanang U. Moreri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Zerjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.B. T. Rodenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière X. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting 2001 ADSA-ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, New Orleans, Louisiane, United States</w:t>
+              <w:t xml:space="preserve">8th European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Venise, Italy. pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748495v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of phosphorus utilization by broilers: effect of dietary calcium concentration and microbial phytase supply</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation du statut minéral chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MidWest 2011. American Dairy Science Association - American Society of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Des Moines, Iowa, United States</w:t>
+              <w:t xml:space="preserve">Journée technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Châteaubourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747938v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La phytase dans l'alimentation des animaux monogastriques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phosphorus utilization in finishing broiler chickens: Effect of dietary calcium and microbial phytase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AFZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">2012 Joint Annual Meeting ADSA-CSAS-ASAS Session :Nonruminant Nutrition Minerals and Vitamins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809698v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-analyse de l'utilisation digestive et métabolique du P chez le porc en croissance : effet de l'apport alimentaire de phosphore, de calcium et de phytase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modulation de l'utilisation digestive du phosphore chez le porcelet sevré: influence de l'apport de calcium et de phytase sur le pH et la solubilité des minéraux au niveau gastro-intestinal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Bouzouagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.159-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746247v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excretion and gastro-intestinal tract development in chickens divergently selected on their capacity of digestion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">CHIEF - Recherche des gènes en cause dans la capacité de digestion et la production de rejets des poulets de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Crévieu-Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque Génomique Animale et Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). Labo/service de l'auteur, FRA., Mar 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757388v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary calcium concentration and microbial phytase addition on P utilization and growth performance in weaned pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effets combinés de la durée du jour et du niveau d’apport anions cations sur la teneur en minéraux majeurs du lait (Ca)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Johan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Annual Meetings of the American Dairy Science Association (ADSA), Poultry Science Association (PSA), Asociación Mexicana de Producción Animal (AMPA), Canadian Society of Animal Science (CSAS), American Society of Animal Science (ASAS), and ASAS Western Section (WSASAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t>
+              <w:t xml:space="preserve">Réunion association Gala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758266v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of microbial phytase on growth performance, plasma phosphorus concentration and tibia mineralization of broilers according to dietary calcium and phosphorus concentrations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Meta-analysis - optimising phytase use in animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Annual Meetings of the American Dairy Science Association (ADSA), Poultry Science Association (PSA), Asociación Mexicana de Producción Animal (AMPA), Canadian Society of Animal Science (CSAS), American Society of Animal Science (ASAS), and ASAS Western Section (WSASAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t>
+              <w:t xml:space="preserve">International Phytase Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753575v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for excretion traits in chicken</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Genetic variability of FCR with suboptimal food and prospects for selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues H. de Verdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">24th World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751612v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary non-phytate phosphorus and calcium concentrations on growth performance, bone mineralisation and mineral retention of chicks fed diets supplemented with microbial phytase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Possibilités de diminution des rejets chez les poulets par la sélection génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues H. de Verdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavière X. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">9èmes Journées de la Recherches Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2011, Tours, France. pp.212-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757083v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the fate of dietary phosphorus in the digestive tract of growing pigs: a way to optimize phytase efficacy in releasing dietary P</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Effect of different dietary calcium concentrations on the digestive and metabolic response of growing pigs to microbial phytase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière X. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candido Pomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Annual Meetings of the American Dairy Science Association (ADSA), Poultry Science Association (PSA), Asociación Mexicana de Producción Animal (AMPA), Canadian Society of Animal Science (CSAS), American Society of Animal Science (ASAS), and ASAS Western Section (WSASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t>
+              <w:t xml:space="preserve">Joint Annual Meeting 2001 ADSA-ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, New Orleans, Louisiane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754448v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene identification coding uterine proteins supplying the minerals for eggshell formation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Meta-analysis of phosphorus utilization by broilers: effect of dietary calcium concentration and microbial phytase supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière X. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">MidWest 2011. American Dairy Science Association - American Society of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Des Moines, Iowa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752419v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du rapport Ca/P chez le porc en croissance et le poulet de chair</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La phytase dans l'alimentation des animaux monogastriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Jondreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eastern Nutrition Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Journées AFZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753662v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus utilisation in broilers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Méta-analyse de l'utilisation digestive et métabolique du P chez le porc en croissance : effet de l'apport alimentaire de phosphore, de calcium et de phytase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17.European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173481v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of dietary phosphorus in the digestive tract of growing pigs and broilers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of dietary calcium concentration and microbial phytase addition on P utilization and growth performance in weaned pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.F. Bernier</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Bouzouagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Modelling Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">2010 Annual Meetings of the American Dairy Science Association (ADSA), Poultry Science Association (PSA), Asociación Mexicana de Producción Animal (AMPA), Canadian Society of Animal Science (CSAS), American Society of Animal Science (ASAS), and ASAS Western Section (WSASAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173506v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of selenium source and level on laying hens performances, egg and tissue Se contents and oxidative status under high ambient temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of microbial phytase on growth performance, plasma phosphorus concentration and tibia mineralization of broilers according to dietary calcium and phosphorus concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17.European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">2010 Annual Meetings of the American Dairy Science Association (ADSA), Poultry Science Association (PSA), Asociación Mexicana de Producción Animal (AMPA), Canadian Society of Animal Science (CSAS), American Society of Animal Science (ASAS), and ASAS Western Section (WSASAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752863v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of dietary phosphorus in the digestive tract of growing pigs and broilers a mathematical model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Excretion and gastro-intestinal tract development in chickens divergently selected on their capacity of digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues H. de Verdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.International Workshop : Modelling Nutrient Digestion and Utilization in farm animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173523v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of dietary non-phytate phosphorus and calcium concentrations on growth performance, bone mineralisation and mineral retention of chicks fed diets supplemented with microbial phytase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Bouzouagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière X. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selection for excretion traits in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues H. de Verdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the fate of dietary phosphorus in the digestive tract of growing pigs: a way to optimize phytase efficacy in releasing dietary P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candido Pomar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2010 Annual Meetings of the American Dairy Science Association (ADSA), Poultry Science Association (PSA), Asociación Mexicana de Producción Animal (AMPA), Canadian Society of Animal Science (CSAS), American Society of Animal Science (ASAS), and ASAS Western Section (WSASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gene identification coding uterine proteins supplying the minerals for eggshell formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of selenium source and level on laying hens performances, egg and tissue Se contents and oxidative status under high ambient temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation du rapport Ca/P chez le porc en croissance et le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eastern Nutrition Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phosphorus utilisation in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Letourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The fate of dietary phosphorus in the digestive tract of growing pigs and broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Modelling Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fate of dietary phosphorus in the digestive tract of growing pigs and broilers a mathematical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.International Workshop : Modelling Nutrient Digestion and Utilization in farm animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voies nutritionnelles d'économie de phosphore chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jondreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21943,4975 +23078,4975 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestibility of five sorghum varieties selected for crude protein content in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Derouin Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Devaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Maastricht, Netherlands. , pp.266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la réduction des niveaux de supplémentation en cuivre et zinc des aliments sur les performances et le statut minéral des porcs à l’engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gourlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Rigo Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Saint Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Animal science proccedings, 15 (4), pp.207-208 | 284, 2024, 56èmes Journées de la recherche porcine. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of daily feed efficiency in broiler lines divergent for digestive efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdol Hossain Ataei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI European Poultry Conference of the WPSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valence, Spain. A.C. Barroeta; C. Garcés Narro; G. Sayegh, European’s Poultry Conference Journal, pp.385, 2024, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux de minéraux chez les poules pondeuses et les reproductrices lourdes selon trois stratégies d’apport du carbonate de calcium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.727-731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of phytase and limestone particle size on performance, eggshell quality, bone mineralization and mineral digestibility in laying hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rimini, Italy. pp.313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the digestibility of phosphorus sources of mineral and animal origin for phosphorus supplementation of growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine A. van Vuure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. International symposium on digestive physiology of pigs (DPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rotterdam, Netherlands. Animal - science proceedings, 13 (2), pp.170, 2022, Science for sustainable nutrition - Proceedings of the 15th international symposium on digestive physiology of pigs (DPP2022). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.03.245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819973v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the digestibility of phosphorus sources of mineral and animal origin for phosphorus supplementation of growing pigs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International symposium on digestive physiology of pigs (DPP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788320v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From eggshell decalcification to skeleton mineralization of chicken embryos during incubation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Crépeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combined workshop of Fundamental physiology and Perinatal development in Poultry and Fertility Research Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tours, France. 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1399/eps.2019.291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of the impact of dietary phosphorus, calcium, and microbial phytase on growth performance in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hedhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science Association Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the capacity of the chicken to catch-up in growth and bone mineral deficit depending on P and Ca levels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId528" w:history="1">
+                <w:t xml:space="preserve">Meta-analysis of the impact of dietary phosphorus, calcium, and microbial phytase on growth performance in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hedhli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science Association Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Gdansk, Poland. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616198v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of the impact of dietary phosphorus, calcium, and microbial phytase on growth performance in broilers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId528" w:history="1">
+                <w:t xml:space="preserve">Exploring the capacity of the chicken to catch-up in growth and bone mineral deficit depending on P and Ca levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Herisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Gdansk, Poland. 2019</w:t>
+              <w:t xml:space="preserve">Poultry Science Association Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787451v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of prececal digestibility of phosphorus in growing broilers: effects of dietary phosphorus, calcium and phytase supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Chiasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposum on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Gdansk, Poland. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic model of metabolic use of dietary phosphorus and calcium and dynamics of body ash deposition in growing broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ubatuba, Brazil. , Advances in Animal Biosciences, 10 (2), pp.334, 2019, Proceedings of the 9th Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (MODNUT)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between feed efficiency and functionality of the digestive tract in broilers : a transcriptomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Gdansk, Poland. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération de l’activité des protéases digestives du poulet par un inhibiteur trypsique (Bowman-Birk inhibitor) présent dans l’aliment à base de pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFL2 : 2eme Rencontres Francophones sur les Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la supplémentation en magnésium sur son utilisation digestive par le porc en croissance nourri avec des régimes à teneurs en fibres variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Conde Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Vazquez Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2018, 50èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of the digestive function in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juanchich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Symposium on Poultry Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017, Proceedings of the 10th european Symposoium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’une méthode de phénotypage à haut-débit de l’efficacité digestive chez le porc en croissance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">Effet des fibres alimentaires sur la digestibilité du phosphore dans des régimes à base de tourteau de colza et supplémentés en phytase microbienne chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bournazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Qunisac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, pp.103-108, 2016, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739845v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la digestibilité d'une nouvelle génération de phosphate inorganique chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Journées de la Recherche Porcine en France, 2016, 48èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des fibres alimentaires sur la digestibilité du phosphore dans des régimes à base de tourteau de colza et supplémentés en phytase microbienne chez le porc en croissance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Qunisac</w:t>
+                <w:t xml:space="preserve">Mise au point d’une méthode de phénotypage à haut-débit de l’efficacité digestive chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Ayuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, pp.103-108, 2016, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455895v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle du devenir métabolique de phosphore et calcium alimentaires et de la dynamique de dépôt des cendres corporelles: inversion du modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Crenshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candido Pomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Journées de la Recherche Porcine en France, 2016, 48èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'une déplétion-réplétion en phosphore et calcium sur l'expression des gènes et protéines associés au métabolisme phosphocalcique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candido Pomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Journées de la Recherche Porcine en France, 2016, 48èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of bone mineralization measured by dual energy X-ray absorptiometry and tibia and toe bone characteristics in broilers fed varying dietary calcium and non-phytate phosphorus levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting Poultry Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Nouvelle-Orléans, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a generic animal model (T-GAM): building models of key biological functions by a shared systemic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of protein fractions in digesta of broilers fed with four different protein sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein digestion re-visited by proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des matières premières sur les activités des protéases digestives chez le poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dietary fibers from rapeseed meal on phosphorus digestibility in diets supplemented with microbial phytase in growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bournazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quinsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Digestive Physiology of Pigs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Kliczkow, Poland. 2015, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La capacité de stockage des lipides par des poulets maigres ou gras n'est pas influencée par la source d'énergie de l'aliment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité de différentes sources d’oxyde de zinc chez le poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durosoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, 11ème Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the metabolic fate of dietary phosphorus and calcium in growing pigs and the dynamics of body composition: model evaluation and inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Crenshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candido Pomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cairns, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSIRO, Astralien Centre for International Agricultural Research</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Animal Production Science, 54 (11/12), 2014, Animal Production Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daylength affects simultaneously mammary epithelium integrity and mammary epithelial cell exfoliation in milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Couedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Johan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Kansas City, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 92 (Suppl. 2), 2014, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary anion-cation difference and day length differently affect milk calcium secretion pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Johan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Kansas City, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 92 (Suppl. 2), 2014, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcium and phosphorus levels in grower and finisher diets on the performance, bone mineralizationpododermatitis severity, litter quality and ileal P digestibility of broilers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le bilan alimentaire cations-anions (BACA), la durée du jour et le moment de la traite ont un impact sur la structure du globule gras et sur le profil en acides gras des laits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Johan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Symposium on Poultry Nutrition (ESPN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Potsdam, Germany. 2013, Proceedings 19th European Symposium on Poultry Nutrititon</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745188v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary anion-cation difference and day length affect milk calcium content</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of calcium and phosphorus levels in grower and finisher diets on the performance, bone mineralizationpododermatitis severity, litter quality and ileal P digestibility of broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière X. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
+              <w:t xml:space="preserve">19th European Symposium on Poultry Nutrition (ESPN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Potsdam, Germany. 2013, Proceedings 19th European Symposium on Poultry Nutrititon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210483v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bilan alimentaire cations-anions (BACA), la durée du jour et le moment de la traite ont un impact sur la structure du globule gras et sur le profil en acides gras des laits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
+                <w:t xml:space="preserve">Dietary anion-cation difference and day length affect milk calcium content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Johan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 20, 2013, Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Indianapolis, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 91 E-Suppl.2, 2013, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210550v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of genetic by nutrition interaction on poultry production sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de différents apports alimentaires de calcium sur la réponse à la phytase microbienne de porcs en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière X. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France. 2012, 44èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of phosphorus retention in broiler chickens : effects of calcium, microbial phytase and age of birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière X. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bahia, Brazil. 2012, 24. World's Poultry Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of phosphorus digestive utilization in weanling pigs : influence of dietary calcium and phytase on gastro-intestinal digesta pH and mineral solubility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Bouzouagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 90 (Suppl. 3), 2012, Journal of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26921,630 +28056,767 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working Group Report: Modeling available phosphorus requirements of broilers Working Group N°2: Nutrition of the European Federation of Branches of WPSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Khaksarzareha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier d'évaluation HCERES de l'Unité de Recherches Avicoles (Vague C : campagne d’évaluation 2016 - 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 212 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Mechanistic and Dynamic Model Describing the Fate of Calcium and Phosphorus Along the Gastrointestinal Tract of Laying Hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hervo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BSQ - &amp;quot;Bone and eggshell quality&amp;quot; technical report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pampouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hechmi Toumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ITAVI; INRAE BOA; IPROS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles digestifs non spécifiques : Recherche d’un modèle expérimental chez le poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] INRA, BOA. 2015, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHIEF - Un poulet respectueux de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] ANR-09-GENM-007, Inrae. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId591"/>
+      <w:footerReference w:type="default" r:id="rId613"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27691,51 +28963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saknarin Pengsanthia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kubota" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105669" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khaksar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hervo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#234;me" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Narcy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2383920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumeng Jia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gambier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104308" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640071v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2357659" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bochereau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman Haddad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74009-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo Monteiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101270" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Reis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couture" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Sakomura" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hauschild" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Angel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100896" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hervo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#234;me" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102613" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101686" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cardoso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durosoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129653" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crepeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101622" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Moinecourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.1.4723" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lautrou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candido Pomar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.734365" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urvoix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.11.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardoso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romeo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durosoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2021.1940862" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124113v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnouvrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Danel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gybr-s265" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042015v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.10.049" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042878v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bournazel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecompte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.10" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3126" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911818v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001627" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Roy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2019.106407" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piketty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pri&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78106-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905428v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valable" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.17" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38725-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gloux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez407" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530782v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nys" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlegel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jondreville" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933918000016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pag&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003093" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623299v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5344-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625109v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bernier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002567" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735583v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lessire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Klein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Peyronnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex446" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rodehutscord" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adeola" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bikker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delezie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew426" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605891v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magnin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001343" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605968v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sabboh-Jourdan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew444" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633204v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re X. Rousseau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew172" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455887v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Johan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9664" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631946v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2016.02.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341309v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Boscher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0156-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194091v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang Moreri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Rousseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B. Rodenburg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pev028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210963v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Crenshaw" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8519" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635647v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135488" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Tran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-25" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650530v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. de Verdal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5572" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646611v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastianelli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-6182" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019048v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000560" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644792v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2012-02350" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460913v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rwaf-a089" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652753v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-59" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000188v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. M.P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Magnin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. J. Bernier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3397" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651650v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-71" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173505v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bernier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1615" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658929v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jeulin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Leconte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-813" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173568v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001060" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656510v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173480v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660802471446" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173455v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meschy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656886v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demign&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-006-0594-y" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CK3SV33-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658057v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20061742" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDA4A464CE8B81A051691B0904ED951CF0442C2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717918v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hervo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roselina Angel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonadiman Mariani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717936v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263860v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173540v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136663v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Dukhta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663054v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516590v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reis Matheus" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516506v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guerini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516603v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau Montminy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516518v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301261v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Chaumont" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828433v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758957v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussiere" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jeay" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286481v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516489v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couture" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilva Kazue Sakomura" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213904v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duclos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199183v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331993v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627715v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine A. van Vuure" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214160v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesse Piketty Marie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pri&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217725v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605437v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752618v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Talineau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150596v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.235" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447113v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217186v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214048v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maxime" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757996v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614883v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614909v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philipps" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pi&#241;on" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265522v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614963v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097216v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614919v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614946v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chiasson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tournea-Montminy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735696v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265523v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614979v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janvier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737268v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Cheret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265512v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616209v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615048v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615088v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615024v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Klein" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Page" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Nasir" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615017v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert ten Doeschate Ahm" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Gomes" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605289v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Roger" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602607v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606380v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605115v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602606v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksarzareha" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742187v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Romeo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742874v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738775v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert ten Doeschate" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615060v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744069v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Duhamel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quemeneur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739027v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589695v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742258v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615069v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740215v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796914v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schlegel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791819v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738480v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743215v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744181v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739197v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739951v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210972v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742237v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740620v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365428v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793612v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739256v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209207v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Al Nahhas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193811v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193906v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742895v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209208v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746717v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000660v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son T.-S. Tran" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594359v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746207v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210690v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210724v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745933v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019113v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749610v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802972v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004643v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang U. Moreri" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. T. Rodenburg" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802969v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745890v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747048v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Bouzouagh" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746161v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu-Gabriel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210881v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745204v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bastianelli" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745048v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746489v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748495v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Magnin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747938v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809698v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746247v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757388v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758266v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753575v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751612v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757083v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754448v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752419v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753662v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Magnin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173481v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173506v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752863v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedos" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173523v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750907v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156796v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devaud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511212v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.222" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301139v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol Hossain Ataei" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516740v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mireaux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chev&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349937v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788320v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.245" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737938v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;peau" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616190v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hedhli" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hamdi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616198v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herisson" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787451v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787450v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917677v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788677v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785479v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Pauw" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734223v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vazquez Gomez" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duclos" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606214v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739845v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ayuso" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743940v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Grand" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couloigner" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455895v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Qunisac" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743965v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743036v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gonzalo" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Palin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738752v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356579v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739198v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331455v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739355v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455918v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743502v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210793v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277546.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210681v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couedon" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210680v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745188v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210483v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210550v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3689" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209154v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746208v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746203v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210630v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606419v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607296v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218514v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368517v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805214v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonadiman Mariani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106382" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saknarin Pengsanthia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Kubota" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105669" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khaksar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hervo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#234;me" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Narcy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2383920" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640071v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2357659" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Schneider" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumeng Jia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gambier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104308" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741843v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bochereau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman Haddad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74009-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gourlez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo Monteiro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101270" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159073v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Reis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couture" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Sakomura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hauschild" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Angel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100896" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hervo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#234;me" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102613" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cardoso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durosoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.129653" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101686" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crepeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101622" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Moinecourt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.1.4723" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardoso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romeo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durosoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2021.1940862" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Urvoix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.11.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533535v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lautrou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candido Pomar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.734365" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03124113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnouvrier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Danel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dauguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gybr-s265" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042015v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.10.049" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042888v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Roy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2019.106407" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911818v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001627" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bournazel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecompte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500414v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3126" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piketty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pri&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78106-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valable" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.17" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628279v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38725-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gloux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez407" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530782v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nys" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schlegel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jondreville" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933918000016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622089v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pag&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003093" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623299v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5344-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735583v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lessire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Klein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Peyronnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex446" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625109v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Bernier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002567" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628813v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rodehutscord" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adeola" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bikker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delezie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew426" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605968v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sabboh-Jourdan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew444" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605891v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magnin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001343" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455887v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Johan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9664" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633204v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re X. Rousseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew172" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631946v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2016.02.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194091v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang Moreri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Rousseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B. Rodenburg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pev028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341309v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Boscher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0156-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210963v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Crenshaw" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-8519" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635647v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135488" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193817v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Tran" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-25" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650530v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. de Verdal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5572" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646611v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastianelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-6182" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019048v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jondreville" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000560" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644792v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2012-02350" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652753v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-59" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460913v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rwaf-a089" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651650v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-71" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000188v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. M.P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Magnin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. J. Bernier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3397" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658929v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jeulin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Leconte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-813" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173568v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bernier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001060" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173505v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1615" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656510v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rayssiguier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173480v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660802471446" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173455v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meschy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656886v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demign&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-006-0594-y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CK3SV33-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658057v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20061742" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDA4A464CE8B81A051691B0904ED951CF0442C2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717918v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hervo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roselina Angel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717936v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263860v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173540v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136663v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Dukhta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593376v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau Montminy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-05240748v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593321v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593332v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourdon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fontaine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lambert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593374v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labarre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyel Bueno Dalto" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crenshaw" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593433v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Solano Garcia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593387v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Garcia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schlegel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593397v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593428v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593363v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mameer Jlali" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516506v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guerini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663054v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516590v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reis Matheus" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516603v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516518v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301261v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Chaumont" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828433v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758957v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussiere" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jeay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516489v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couture" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilva Kazue Sakomura" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286481v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Monteiro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213904v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duclos" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199183v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331993v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217725v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605437v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752618v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Talineau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214160v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesse Piketty Marie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pri&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627715v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine A. van Vuure" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150596v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.235" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447113v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217186v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757996v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214048v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maxime" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614883v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614909v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philipps" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pi&#241;on" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614963v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097216v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265522v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614946v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chiasson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tournea-Montminy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614919v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735696v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265523v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614979v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janvier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737268v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Cheret" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265512v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616209v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615048v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615088v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602607v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606380v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605115v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615024v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Klein" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Page" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Nasir" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615017v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert ten Doeschate Ahm" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Gomes" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605289v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Roger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602606v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksarzareha" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744069v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Duhamel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quemeneur" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615060v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742187v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Romeo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742874v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738775v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert ten Doeschate" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739027v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589695v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742258v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615069v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791819v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740215v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796914v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743215v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738480v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744181v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739197v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739951v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210972v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742237v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740620v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739256v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209207v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Al Nahhas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365428v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793612v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742895v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193906v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193811v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802972v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745933v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019113v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749610v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son T.-S. Tran" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209208v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746717v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000660v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594359v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746207v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210690v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210724v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004643v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang U. Moreri" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. T. Rodenburg" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802969v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745890v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747048v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Bouzouagh" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746161v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cr&#233;vieu-Gabriel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210881v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745048v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745204v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bastianelli" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746489v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748495v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Magnin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747938v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809698v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746247v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758266v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753575v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757388v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757083v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751612v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754448v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752419v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752863v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bedos" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753662v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Magnin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173481v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173506v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173523v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750907v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156796v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ganier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devaud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511212v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigo Monteiro" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.222" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301139v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdol Hossain Ataei" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516740v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mireaux" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chev&#233;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349937v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788320v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.03.245" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737938v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;peau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616190v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hedhli" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Hamdi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787451v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616198v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herisson" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787450v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917677v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788677v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785479v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Pauw" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734223v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vazquez Gomez" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duclos" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606214v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455895v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Qunisac" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743940v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Grand" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couloigner" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739845v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ayuso" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743965v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743036v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gonzalo" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Palin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738752v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356579v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739198v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331455v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739355v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455918v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743502v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210793v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/277546.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210681v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Couedon" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210680v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210550v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3689" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745188v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210483v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209154v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746208v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746203v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210630v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606419v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607296v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593318v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218514v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Toumi" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368517v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805214v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>