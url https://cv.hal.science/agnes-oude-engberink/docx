--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,377 +100,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescents talk about insufficient prevention through their general practitioner: A qualitative study</w:t>
+                <w:t xml:space="preserve">A combined diving and mindfulness program as a catalyst for behavioural change in adults with obesity: a qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Million</w:t>
+                <w:t xml:space="preserve">Karolina Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Fabre</w:t>
+                <w:t xml:space="preserve">Ali El Housseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Falissard</w:t>
+                <w:t xml:space="preserve">Gentiane Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Carbonnel</w:t>
+                <w:t xml:space="preserve">Vincent Meurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Lognos</w:t>
+                <w:t xml:space="preserve">Frederic Beneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJGP Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.BJGPO.2025.0054. </w:t>
+              <w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.2571942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3399/BJGPO.2025.0054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17482631.2025.2571942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363504v1</w:t>
+                <w:t xml:space="preserve">hal-05513439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined diving and mindfulness program as a catalyst for behavioural change in adults with obesity: a qualitative study</w:t>
+                <w:t xml:space="preserve">Adolescents talk about insufficient prevention through their general practitioner: A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Griffiths</w:t>
+                <w:t xml:space="preserve">Elodie Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali El Housseini</w:t>
+                <w:t xml:space="preserve">Léa Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentiane Richer</w:t>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Meurice</w:t>
+                <w:t xml:space="preserve">François Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Beneton</w:t>
+                <w:t xml:space="preserve">Béatrice Lognos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.2571942. </w:t>
+              <w:t xml:space="preserve">BJGP Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.BJGPO.2025.0054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17482631.2025.2571942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3399/BJGPO.2025.0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513439v1</w:t>
+                <w:t xml:space="preserve">hal-05363504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complex adolescent world that complicates preventive care in GP consultations: a qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Falissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BJGP Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (3), pp.BJGPO.2024.0290. </w:t>
@@ -502,1099 +502,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Primary Care and Environmental Health e-Learning Course to Integrate Environmental Health in General Practice: Before-and-After Feasibility Study</w:t>
+                <w:t xml:space="preserve">Efficacy of a Transition Program in Adolescents and Young Adults With Congenital Heart Disease: The TRANSITION-CHD Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Tostain</w:t>
+                <w:t xml:space="preserve">Charlene Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Mathieu</w:t>
+                <w:t xml:space="preserve">Oscar Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
+                <w:t xml:space="preserve">Helena Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Clary</w:t>
+                <w:t xml:space="preserve">Sophie Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">michel amouyal</w:t>
+                <w:t xml:space="preserve">Annie Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.e56130. </w:t>
+              <w:t xml:space="preserve">Journal of Adolescent Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/56130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jadohealth.2024.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602271v1</w:t>
+                <w:t xml:space="preserve">hal-04610400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacles and Opportunities for Albuminuria Testing Based on the Perspective of Primary Care: A Qualitative Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recommendations from the French Societies of Rheumatology and Physical Medicine and Rehabilitation on the non-pharmacological management of knee osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Marc</w:t>
+                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Renk</w:t>
+                <w:t xml:space="preserve">Christelle Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Serayet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bourrel</w:t>
+                <w:t xml:space="preserve">Constance Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Kirren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2215/CJN.0000000620⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (7), pp.101883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2024.101883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809069v1</w:t>
+                <w:t xml:space="preserve">hal-04949701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Primary Care and Environmental Health e-Learning Course to Integrate Environmental Health in General Practice: Before-and-After Feasibility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Vermorel</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Foote</w:t>
+                <w:t xml:space="preserve">Marina Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+                <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Clary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">michel amouyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmae052⟩</w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.e56130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/56130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958218v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting the needs of pregnant women in socially vulnerable situations: A phenomenological qualitative study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Obstacles and Opportunities for Albuminuria Testing Based on the Perspective of Primary Care: A Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Charlot Pisoni</w:t>
+                <w:t xml:space="preserve">Julie Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Renk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e24881⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2215/CJN.0000000620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479631v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Practitioners’ representation of early-stage CKD is a barrier to adequate management and patient empowerment: results of a phenomenological study.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Moranne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Foote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40620-023-01838-y⟩</w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (6), pp.932-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmae052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411309v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral anticoagulant safety in family practice: prognostic accuracy of Bleeding Risk Scores (from the CACAO study)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alison Foote</w:t>
+                <w:t xml:space="preserve">Meeting the needs of pregnant women in socially vulnerable situations: A phenomenological qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Lognos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+                <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Charlot Pisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmad121⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.e24881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e24881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958370v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations from the French Societies of Rheumatology and Physical Medicine and Rehabilitation on the non-pharmacological management of knee osteoarthritis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General Practitioners’ representation of early-stage CKD is a barrier to adequate management and patient empowerment: results of a phenomenological study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Kamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moranne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40620-023-01838-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2024.101883⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04949701v1</w:t>
+                <w:t xml:space="preserve">hal-04411309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of a Transition Program in Adolescents and Young Adults With Congenital Heart Disease: The TRANSITION-CHD Randomized Controlled Trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guillaumont</w:t>
+                <w:t xml:space="preserve">Oral anticoagulant safety in family practice: prognostic accuracy of Bleeding Risk Scores (from the CACAO study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Auer</w:t>
+                <w:t xml:space="preserve">Céline Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Foote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescent Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (1), pp.9-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jadohealth.2024.04.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmad121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610400v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One year since the “junior doctors” took up their posts: Time for analysis!</w:t>
               </w:r>
@@ -1842,1523 +1842,1523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chronic disease Self‐Management Programme: A phenomenological study for empowering vulnerable patients with chronic diseases included in the EFFICHRONIC project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dallal Fracso</w:t>
+                <w:t xml:space="preserve">Qualitative approach to better understand the trajectory of patients with early and moderate stage CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moranne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hex.13430⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (11), pp.2157-2158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfac106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531287v1</w:t>
+                <w:t xml:space="preserve">hal-03696670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating general practitioners into crisis management would accelerate the transition from victim to effective professional: Qualitative analyses of a terrorist attack and catastrophic flooding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bélinda Baert</w:t>
+                <w:t xml:space="preserve">The central role of peers facilitators in the empowerment of breast cancer patients: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Lognos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulze-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amouyal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Lognos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of General Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13814788.2022.2072826⟩</w:t>
+              <w:t xml:space="preserve">BMC Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12905-022-01892-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683911v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The central role of peers facilitators in the empowerment of breast cancer patients: a qualitative study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Million</w:t>
+                <w:t xml:space="preserve">The chronic disease Self‐Management Programme: A phenomenological study for empowering vulnerable patients with chronic diseases included in the EFFICHRONIC project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dallal Fracso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Amouyal</w:t>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hein Raat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Women's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12905-022-01892-x⟩</w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 25 (3), pp.947-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.13430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737368v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative approach to better understand the trajectory of patients with early and moderate stage CKD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
+                <w:t xml:space="preserve">Integrating general practitioners into crisis management would accelerate the transition from victim to effective professional: Qualitative analyses of a terrorist attack and catastrophic flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Clary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bélinda Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amouyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Lognos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (11), pp.2157-2158. </w:t>
+              <w:t xml:space="preserve">European Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (1), pp.125-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfac106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13814788.2022.2072826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696670v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-exposure prophylaxis makes it possible to better live one’s sexuality and guide men who have sex with men towards a responsible approach to their health: a phenomenological qualitative study about primary motivations for PrEP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommendations for risk management and better living with epilepsy. Phenomenological study of the experience of patients, relatives, and bereaved families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bistoquet</w:t>
+                <w:t xml:space="preserve">Marie Faucanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Makinson</w:t>
+                <w:t xml:space="preserve">Myriam Boulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Tribout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Perrollaz</w:t>
+                <w:t xml:space="preserve">Laurence Nègre-Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12981-020-00327-7⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.108412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2021.108412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468816v1</w:t>
+                <w:t xml:space="preserve">hal-03461231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General practitioners must acquire skills to communicate with child with Autism Spectrum Disorder to regain their values and role in the follow-up – phenomenological study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Clary</w:t>
+                <w:t xml:space="preserve">Pre-exposure prophylaxis makes it possible to better live one’s sexuality and guide men who have sex with men towards a responsible approach to their health: a phenomenological qualitative study about primary motivations for PrEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bistoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Marengo-Sorli</w:t>
+                <w:t xml:space="preserve">Alain Makinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Oude-Engberink</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Million</w:t>
+                <w:t xml:space="preserve">Vincent Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pavageau</w:t>
+                <w:t xml:space="preserve">Cyril Perrollaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Primary Health Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39 (2), pp.214-221. </w:t>
+              <w:t xml:space="preserve">AIDS Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02813432.2021.1913905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12981-020-00327-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578794v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French general practitioners' attitude towards breast cancer in older women: A qualitative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General practitioners must acquire skills to communicate with child with Autism Spectrum Disorder to regain their values and role in the follow-up – phenomenological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Clary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Zavaroni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
+                <w:t xml:space="preserve">Eva Marengo-Sorli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Antoine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Oude-Engberink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Million</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2021.05.009⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Primary Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (2), pp.214-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02813432.2021.1913905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851688v1</w:t>
+                <w:t xml:space="preserve">hal-03578794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a transition education program on health-related quality of life in pediatric patients with congenital heart disease: study design for a randomised controlled trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French general practitioners' attitude towards breast cancer in older women: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Zavaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12955-021-01668-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (7), pp.1076-1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2021.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621036v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for risk management and better living with epilepsy. Phenomenological study of the experience of patients, relatives, and bereaved families</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Faucanié</w:t>
+                <w:t xml:space="preserve">Impact of a transition education program on health-related quality of life in pediatric patients with congenital heart disease: study design for a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Bredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Boulais</w:t>
+                <w:t xml:space="preserve">Kathleen Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Nègre-Pages</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bourrel</w:t>
+                <w:t xml:space="preserve">Gregoire de La Villeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125, pp.108412. </w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2021.108412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12955-021-01668-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03461231v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phenomenological study of nurses experience about their palliative approach and their use of mobile palliative care teams in medical and surgical care units in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The first pelvic examination: A rite of passage for the women. A qualitative study about French women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Million</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Oude Engberink</w:t>
+                <w:t xml:space="preserve">Amandine Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Oude-Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Mailly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Benezech</w:t>
+                <w:t xml:space="preserve">Pierre Mares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Palliative Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12904-020-0536-0⟩</w:t>
+              <w:t xml:space="preserve">European Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.61-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13814788.2020.1760243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046001v1</w:t>
+                <w:t xml:space="preserve">hal-03347255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first pelvic examination: A rite of passage for the women. A qualitative study about French women</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Million</w:t>
+                <w:t xml:space="preserve">A phenomenological study of nurses experience about their palliative approach and their use of mobile palliative care teams in medical and surgical care units in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Oude Engberink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Mailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Yvon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Oude-Engberink</w:t>
+                <w:t xml:space="preserve">Daniele Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Serayet</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of General Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (1), pp.61-69. </w:t>
+              <w:t xml:space="preserve">BMC Palliative Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13814788.2020.1760243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12904-020-0536-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347255v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie de l’attachement est une ressource pour la relation médecin-patient : méta-synthèse qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Clary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Labadie-Fobis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pavageau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 177 (4), pp.335-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3386,878 +3386,878 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequent attendance and the concordance between PHQ screening and GP assessment in the detection of common mental disorders</w:t>
+                <w:t xml:space="preserve">Frequent attendance and the concordance between PHQ screening and GP assessment in the detection of common mental disorders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Norton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
+                <w:t xml:space="preserve">J. Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gandubert</w:t>
+                <w:t xml:space="preserve">A. Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Macgregor</w:t>
+                <w:t xml:space="preserve">C. Gandubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel David</w:t>
+                <w:t xml:space="preserve">A. Macgregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 110, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2018.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063344v1</w:t>
+                <w:t xml:space="preserve">hal-02326764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of French General Practitioners to detect common mental disorders identified using the Patient Health Questionnaire: Has this changed with the introduction of gatekeeping and registration with a chosen doctor?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequent attendance and the concordance between PHQ screening and GP assessment in the detection of common mental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. David</w:t>
+                <w:t xml:space="preserve">Joanna Norton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gandubert</w:t>
+                <w:t xml:space="preserve">Catherine Gandubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouvier</w:t>
+                <w:t xml:space="preserve">Alexandra Macgregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.-A. Gutierrez</w:t>
+                <w:t xml:space="preserve">Michel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.07.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2018.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340917v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection par le médecin généraliste des troubles psychiatriques courants selon l’auto-questionnaire diagnostique le Patient Health Questionnaire : dix ans après, le dispositif du médecin traitant a-t-il modifié la donne ?</w:t>
+                <w:t xml:space="preserve">Ability of French General Practitioners to detect common mental disorders identified using the Patient Health Questionnaire: Has this changed with the introduction of gatekeeping and registration with a chosen doctor?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Norton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gandubert</w:t>
+                <w:t xml:space="preserve">J. Norton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gandubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-A. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 44 (1), pp.22-31. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 44 (1), pp.22--31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.07.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03063348v1</w:t>
+                <w:t xml:space="preserve">hal-02340917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La problématisation pas à pas : un « questionnement réflexif » de l’idée de départ jusqu’à la question de recherche</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucie Clotet</w:t>
+                <w:t xml:space="preserve">Détection par le médecin généraliste des troubles psychiatriques courants selon l’auto-questionnaire diagnostique le Patient Health Questionnaire : dix ans après, le dispositif du médecin traitant a-t-il modifié la donne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Norton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gandubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillipe Serayet</w:t>
+                <w:t xml:space="preserve">Clémence Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-A. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (1), pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621045v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la définition des Interventions Non Médicamenteuses (INM) à leur ontologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La problématisation pas à pas : un « questionnement réflexif » de l’idée de départ jusqu’à la question de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Oude-Engberink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Clary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Ninot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bourrel</w:t>
+                <w:t xml:space="preserve">Lucie Clotet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gerazime</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Guerdoux-Ninot</w:t>
+                <w:t xml:space="preserve">Phillipe Serayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEGEL - HEpato-GastroEntérologie Libérale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.90-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979257v1</w:t>
+                <w:t xml:space="preserve">hal-03621045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequent attendance and the concordance between PHQ screening and GP assessment in the detection of common mental disorders.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Norton</w:t>
+                <w:t xml:space="preserve">De la définition des Interventions Non Médicamenteuses (INM) à leur ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulze-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bourrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gerazime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Oude Engberink</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. David</w:t>
+                <w:t xml:space="preserve">Estelle Guerdoux-Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2018.04.001⟩</w:t>
+              <w:t xml:space="preserve">HEGEL - HEpato-GastroEntérologie Libérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/65114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326764v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Service Utilisation, Detection Rates by Family Practitioners, and Management of Patients with Common Mental Disorders in French Family Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gandubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen A. Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4321,77 +4321,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Service Utilisation, Detection Rates by Family Practitioners, and Management of Patients with Common Mental Disorders in French Family Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gandubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4468,90 +4468,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome coronarien aigu de présentation épigastrique Étude qualitative auprès de médecins généralistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Clary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude-Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
@@ -4593,90 +4593,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connected Health Devices for Health Care in French General Medicine Practice: Cross-Sectional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (12), pp.e193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4978,90 +4978,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge de la douleur des personnes âgées en soins primaires : l’ouverture vers les interventions non médicamenteuses. Analyse qualitative de l’expérience des médecins généralistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lognos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lalau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5112,103 +5112,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche centrée patient améliore et facilite la détection de la vulnérabilité sociale. Analyse qualitative phénoménologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lognos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulze-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (4), pp.228-234. </w:t>
@@ -5246,90 +5246,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-centeredness to anticipate and organize an end-of-life project for patients receiving at-home palliative care: a phenomenological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5406,51 +5406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lognos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5514,90 +5514,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu et adaptation des médecins généralistes face à la crise sanitaire sur les pilules de 3e et 4e génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Nicard Des Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lognos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5642,441 +5642,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre la décision vaccinale des parents pour mieux accompagner leurs choix : étude qualitative phénoménologique auprès des parents français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Lognos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Million</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Domy</w:t>
+                <w:t xml:space="preserve">Marion Vallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (8), pp.e527-e532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17269/CJPH.106.5078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756022v1</w:t>
+                <w:t xml:space="preserve">hal-03468952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living Lab MACVIA-LR Équilibre et prévention des chutes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camuzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Blain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Pastor</w:t>
+                <w:t xml:space="preserve">Philippe Domy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 44 (Suppl.1), pp.S23 - S30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.012⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01910210v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la décision vaccinale des parents pour mieux accompagner leurs choix : étude qualitative phénoménologique auprès des parents français</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Vallart</w:t>
+                <w:t xml:space="preserve">Living Lab MACVIA-LR Équilibre et prévention des chutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Léglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (Suppl.1), pp.S23 - S30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17269/CJPH.106.5078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03468952v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId227"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6231,51 +6231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Million" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fabre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lognos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGPO.2025.0054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05513439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Griffiths" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Housseini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Richer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meurice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beneton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2025.2571942" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Herbreteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGPO.2024.0290" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tostain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oude Engberink" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=michel amouyal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56130" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809069v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serayet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.0000000620" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04479631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonzalez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Leandri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Charlot Pisoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24881" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04411309v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tessier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Kamil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moranne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-023-01838-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949701v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Borie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kirren" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2024.101883" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Bredy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Werner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadohealth.2024.04.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaffredo-Segard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Beaudoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fath" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carsuzaa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.03.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04479610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lerigoleur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Urena-dores" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07067437231200842" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallal Fracso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fanton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Raat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13430" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Baert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amouyal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2022.2072826" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737368v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze-Launay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-022-01892-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03696670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfac106" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bistoquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tribout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perrollaz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12981-020-00327-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03578794v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marengo-Sorli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oude-Engberink" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pavageau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02813432.2021.1913905" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03851688v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zavaroni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Antoine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.05.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621036v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lavastre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire de La Villeon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-021-01668-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faucani&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boulais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence N&#232;gre-Pages" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108412" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046001v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Oude Engberink" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mailly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bourrie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benezech" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-020-0536-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03347255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Yvon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mares" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2020.1760243" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871931v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Guillemeney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Labadie-Fobis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.04.015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063344v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Norton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gandubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Macgregor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2018.04.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340917v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Norton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Gutierrez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.07.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063348v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouvier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clotet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Serayet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979257v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerazime" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65114" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326764v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oude Engberink" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macgregor" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792140v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Ritchie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony H. Mann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743716686918" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063345v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ritchie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03620998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Morelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Badin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01738255v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila El Amrani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mhealth.7427" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837219v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bacon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432915v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senesse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Isambert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Janiszewski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fiore" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flori" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2017.01.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824619v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lalau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.01.035" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063230v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2016.07.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01475540v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lucas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-017-0602-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621029v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lognos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carbonnel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Badin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boulze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653692v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Nicard Des Rieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Reboul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2016.110" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468952v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vallart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/CJPH.106.5078" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05513439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Griffiths" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Housseini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Richer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meurice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beneton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2025.2571942" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Million" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lognos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGPO.2025.0054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Herbreteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGPO.2024.0290" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Bredy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Werner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadohealth.2024.04.022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Borie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kirren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2024.101883" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tostain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mathieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oude Engberink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=michel amouyal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56130" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serayet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.0000000620" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04479631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonzalez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Leandri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Charlot Pisoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24881" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04411309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tessier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Kamil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moranne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-023-01838-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaffredo-Segard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Beaudoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fath" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carsuzaa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.03.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04479610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lerigoleur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Urena-dores" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07067437231200842" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03696670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfac106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze-Launay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amouyal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-022-01892-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallal Fracso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fanton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Raat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13430" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683911v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Baert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2022.2072826" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461231v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faucani&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boulais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence N&#232;gre-Pages" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108412" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bistoquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tribout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perrollaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12981-020-00327-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03578794v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marengo-Sorli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oude-Engberink" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pavageau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02813432.2021.1913905" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03851688v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zavaroni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Antoine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.05.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621036v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lavastre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire de La Villeon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-021-01668-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03347255v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Yvon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mares" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2020.1760243" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046001v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Oude Engberink" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mailly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bourrie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benezech" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-020-0536-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871931v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Guillemeney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Labadie-Fobis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.04.015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326764v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Norton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oude Engberink" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macgregor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2018.04.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Norton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gandubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Macgregor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel David" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340917v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Gutierrez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.07.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063348v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouvier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621045v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clotet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Serayet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979257v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerazime" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65114" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792140v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Ritchie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony H. Mann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743716686918" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063345v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ritchie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03620998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Morelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Badin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01738255v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila El Amrani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mhealth.7427" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837219v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bacon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432915v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senesse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Isambert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Janiszewski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fiore" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flori" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2017.01.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824619v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lalau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.01.035" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063230v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2016.07.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01475540v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lucas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-017-0602-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621029v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lognos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carbonnel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Badin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boulze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653692v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Nicard Des Rieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Reboul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2016.110" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468952v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vallart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/CJPH.106.5078" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>