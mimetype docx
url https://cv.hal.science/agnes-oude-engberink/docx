--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -100,377 +100,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined diving and mindfulness program as a catalyst for behavioural change in adults with obesity: a qualitative study</w:t>
+                <w:t xml:space="preserve">Adolescents talk about insufficient prevention through their general practitioner: A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Griffiths</w:t>
+                <w:t xml:space="preserve">Elodie Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali El Housseini</w:t>
+                <w:t xml:space="preserve">Léa Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentiane Richer</w:t>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Meurice</w:t>
+                <w:t xml:space="preserve">François Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Beneton</w:t>
+                <w:t xml:space="preserve">Béatrice Lognos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.2571942. </w:t>
+              <w:t xml:space="preserve">BJGP Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.BJGPO.2025.0054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17482631.2025.2571942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3399/BJGPO.2025.0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513439v1</w:t>
+                <w:t xml:space="preserve">hal-05363504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescents talk about insufficient prevention through their general practitioner: A qualitative study</w:t>
+                <w:t xml:space="preserve">A combined diving and mindfulness program as a catalyst for behavioural change in adults with obesity: a qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Million</w:t>
+                <w:t xml:space="preserve">Karolina Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Fabre</w:t>
+                <w:t xml:space="preserve">Ali El Housseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Falissard</w:t>
+                <w:t xml:space="preserve">Gentiane Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Carbonnel</w:t>
+                <w:t xml:space="preserve">Vincent Meurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Lognos</w:t>
+                <w:t xml:space="preserve">Frederic Beneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJGP Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.BJGPO.2025.0054. </w:t>
+              <w:t xml:space="preserve">International Journal of Qualitative Studies on Health and Well-being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.2571942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3399/BJGPO.2025.0054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17482631.2025.2571942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363504v1</w:t>
+                <w:t xml:space="preserve">hal-05513439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complex adolescent world that complicates preventive care in GP consultations: a qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Falissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BJGP Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (3), pp.BJGPO.2024.0290. </w:t>
@@ -774,472 +774,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Primary Care and Environmental Health e-Learning Course to Integrate Environmental Health in General Practice: Before-and-After Feasibility Study</w:t>
+                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Tostain</w:t>
+                <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Mathieu</w:t>
+                <w:t xml:space="preserve">Paul Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
+                <w:t xml:space="preserve">Celine Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Clary</w:t>
+                <w:t xml:space="preserve">Alison Foote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">michel amouyal</w:t>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.e56130. </w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (6), pp.932-940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/56130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmae052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602271v1</w:t>
+                <w:t xml:space="preserve">hal-04958218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles and Opportunities for Albuminuria Testing Based on the Perspective of Primary Care: A Qualitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Renk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2215/CJN.0000000620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients treated with vitamin K oral anticoagulants in family practice: a new approach to bleeding risk assessment. An ancillary study by the CACAO prospective general practice cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Primary Care and Environmental Health e-Learning Course to Integrate Environmental Health in General Practice: Before-and-After Feasibility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Frappé</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Vermorel</w:t>
+                <w:t xml:space="preserve">Marina Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Foote</w:t>
+                <w:t xml:space="preserve">Bernard Clary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
+                <w:t xml:space="preserve">michel amouyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (6), pp.932-940. </w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.e56130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmae052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/56130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958218v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meeting the needs of pregnant women in socially vulnerable situations: A phenomenological qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lognos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1316,51 +1316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Practitioners’ representation of early-stage CKD is a barrier to adequate management and patient empowerment: results of a phenomenological study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1446,103 +1446,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral anticoagulant safety in family practice: prognostic accuracy of Bleeding Risk Scores (from the CACAO study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frappé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Foote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Family Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (1), pp.9-17. </w:t>
@@ -1848,51 +1848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative approach to better understand the trajectory of patients with early and moderate stage CKD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1952,77 +1952,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The central role of peers facilitators in the empowerment of breast cancer patients: a qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lognos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulze-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2220,51 +2220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating general practitioners into crisis management would accelerate the transition from victim to effective professional: Qualitative analyses of a terrorist attack and catastrophic flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Clary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bélinda Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2272,51 +2272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amouyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lognos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of General Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (1), pp.125-133. </w:t>
@@ -2354,51 +2354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations for risk management and better living with epilepsy. Phenomenological study of the experience of patients, relatives, and bereaved families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Faucanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2482,338 +2482,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-exposure prophylaxis makes it possible to better live one’s sexuality and guide men who have sex with men towards a responsible approach to their health: a phenomenological qualitative study about primary motivations for PrEP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General practitioners must acquire skills to communicate with child with Autism Spectrum Disorder to regain their values and role in the follow-up – phenomenological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Clary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bistoquet</w:t>
+                <w:t xml:space="preserve">Eva Marengo-Sorli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Makinson</w:t>
+                <w:t xml:space="preserve">Agnès Oude-Engberink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Tribout</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bourrel</w:t>
+                <w:t xml:space="preserve">Sylvain Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12981-020-00327-7⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Primary Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (2), pp.214-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02813432.2021.1913905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468816v1</w:t>
+                <w:t xml:space="preserve">hal-03578794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General practitioners must acquire skills to communicate with child with Autism Spectrum Disorder to regain their values and role in the follow-up – phenomenological study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Clary</w:t>
+                <w:t xml:space="preserve">Pre-exposure prophylaxis makes it possible to better live one’s sexuality and guide men who have sex with men towards a responsible approach to their health: a phenomenological qualitative study about primary motivations for PrEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bistoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Marengo-Sorli</w:t>
+                <w:t xml:space="preserve">Alain Makinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Oude-Engberink</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Million</w:t>
+                <w:t xml:space="preserve">Vincent Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pavageau</w:t>
+                <w:t xml:space="preserve">Cyril Perrollaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bourrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Primary Health Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 39 (2), pp.214-221. </w:t>
+              <w:t xml:space="preserve">AIDS Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02813432.2021.1913905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12981-020-00327-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578794v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French general practitioners' attitude towards breast cancer in older women: A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zavaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2994,103 +2994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first pelvic examination: A rite of passage for the women. A qualitative study about French women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude-Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of General Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (1), pp.61-69. </w:t>
@@ -3275,90 +3275,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie de l’attachement est une ressource pour la relation médecin-patient : méta-synthèse qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Guillemeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Clary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Labadie-Fobis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pavageau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 177 (4), pp.335-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3520,404 +3520,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequent attendance and the concordance between PHQ screening and GP assessment in the detection of common mental disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ability of French General Practitioners to detect common mental disorders identified using the Patient Health Questionnaire: Has this changed with the introduction of gatekeeping and registration with a chosen doctor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Norton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gandubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Norton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
+                <w:t xml:space="preserve">C. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gandubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel David</w:t>
+                <w:t xml:space="preserve">L.-A. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2018.04.001⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (1), pp.22--31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063344v1</w:t>
+                <w:t xml:space="preserve">hal-02340917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of French General Practitioners to detect common mental disorders identified using the Patient Health Questionnaire: Has this changed with the introduction of gatekeeping and registration with a chosen doctor?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Gandubert</w:t>
+                <w:t xml:space="preserve">Frequent attendance and the concordance between PHQ screening and GP assessment in the detection of common mental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Norton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouvier</w:t>
+                <w:t xml:space="preserve">Catherine Gandubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.-A. Gutierrez</w:t>
+                <w:t xml:space="preserve">Alexandra Macgregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.07.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2018.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340917v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection par le médecin généraliste des troubles psychiatriques courants selon l’auto-questionnaire diagnostique le Patient Health Questionnaire : dix ans après, le dispositif du médecin traitant a-t-il modifié la donne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gandubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-A. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 44 (1), pp.22-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2016.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063348v1</w:t>
@@ -3928,77 +3928,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La problématisation pas à pas : un « questionnement réflexif » de l’idée de départ jusqu’à la question de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude-Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Clary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Clotet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4187,77 +4187,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Service Utilisation, Detection Rates by Family Practitioners, and Management of Patients with Common Mental Disorders in French Family Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gandubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen A. Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4321,77 +4321,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Service Utilisation, Detection Rates by Family Practitioners, and Management of Patients with Common Mental Disorders in French Family Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gandubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Ritchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4468,90 +4468,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome coronarien aigu de présentation épigastrique Étude qualitative auprès de médecins généralistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Clary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude-Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
@@ -4593,90 +4593,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connected Health Devices for Health Care in French General Medicine Practice: Cross-Sectional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (12), pp.e193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4978,90 +4978,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge de la douleur des personnes âgées en soins primaires : l’ouverture vers les interventions non médicamenteuses. Analyse qualitative de l’expérience des médecins généralistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lognos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lalau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5106,295 +5106,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche centrée patient améliore et facilite la détection de la vulnérabilité sociale. Analyse qualitative phénoménologique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Million</w:t>
+                <w:t xml:space="preserve">Patient-centeredness to anticipate and organize an end-of-life project for patients receiving at-home palliative care: a phenomenological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boulze-Launay</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2016.07.001⟩</w:t>
+              <w:t xml:space="preserve">BMC Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-017-0602-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063230v1</w:t>
+                <w:t xml:space="preserve">inserm-01475540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-centeredness to anticipate and organize an end-of-life project for patients receiving at-home palliative care: a phenomenological study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
+                <w:t xml:space="preserve">L’approche centrée patient améliore et facilite la détection de la vulnérabilité sociale. Analyse qualitative phénoménologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Lognos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Lucas</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulze-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Family Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (1), pp.27. </w:t>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (4), pp.228-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12875-017-0602-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2016.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01475540v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche centrée patient améliore et facilite la détection de la vulnérabilité sociale. Analyse qualitative phénoménologique</w:t>
               </w:r>
@@ -5406,51 +5406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lognos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5459,51 +5459,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Boulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13, pp.228 - 234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.etiqe.2016.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621029v1</w:t>
@@ -5514,90 +5514,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu et adaptation des médecins généralistes face à la crise sanitaire sur les pilules de 3e et 4e génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Nicard Des Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lognos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5648,90 +5648,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la décision vaccinale des parents pour mieux accompagner leurs choix : étude qualitative phénoménologique auprès des parents français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Oude Engberink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lognos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Million</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6231,51 +6231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05513439v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Griffiths" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Housseini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Richer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meurice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beneton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2025.2571942" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Million" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lognos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGPO.2025.0054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Herbreteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGPO.2024.0290" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Bredy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Werner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadohealth.2024.04.022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Borie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kirren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2024.101883" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tostain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mathieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oude Engberink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=michel amouyal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56130" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serayet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.0000000620" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04479631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonzalez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Leandri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Charlot Pisoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24881" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04411309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tessier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Kamil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moranne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-023-01838-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaffredo-Segard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Beaudoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fath" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carsuzaa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.03.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04479610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lerigoleur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Urena-dores" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07067437231200842" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03696670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfac106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze-Launay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amouyal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-022-01892-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallal Fracso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fanton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Raat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13430" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683911v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Baert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2022.2072826" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461231v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faucani&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boulais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence N&#232;gre-Pages" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108412" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bistoquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tribout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perrollaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12981-020-00327-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03578794v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marengo-Sorli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oude-Engberink" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pavageau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02813432.2021.1913905" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03851688v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zavaroni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Antoine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.05.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621036v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lavastre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire de La Villeon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-021-01668-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03347255v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Yvon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mares" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2020.1760243" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046001v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Oude Engberink" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mailly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bourrie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benezech" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-020-0536-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871931v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Guillemeney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Labadie-Fobis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.04.015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326764v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Norton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oude Engberink" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macgregor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2018.04.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Norton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gandubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Macgregor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel David" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340917v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Gutierrez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.07.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063348v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouvier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621045v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clotet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Serayet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979257v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerazime" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65114" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792140v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Ritchie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony H. Mann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743716686918" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063345v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ritchie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03620998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Morelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Badin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01738255v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila El Amrani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mhealth.7427" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837219v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bacon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432915v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senesse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Isambert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Janiszewski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fiore" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flori" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2017.01.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824619v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lalau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.01.035" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063230v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2016.07.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01475540v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lucas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-017-0602-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621029v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lognos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carbonnel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Badin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boulze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653692v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Nicard Des Rieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Reboul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2016.110" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468952v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vallart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/CJPH.106.5078" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Million" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fabre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carbonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lognos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGPO.2025.0054" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05513439v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Griffiths" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Housseini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Richer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meurice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beneton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17482631.2025.2571942" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Herbreteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/BJGPO.2024.0290" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Bredy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Werner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadohealth.2024.04.022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Borie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kirren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2024.101883" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04958218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gaboreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vermorel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmae052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oude Engberink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serayet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.0000000620" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tostain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mathieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=michel amouyal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56130" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04479631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonzalez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Leandri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Charlot Pisoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24881" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04411309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tessier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Kamil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moranne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-023-01838-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vermorel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmad121" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaffredo-Segard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Beaudoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fath" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carsuzaa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.03.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04479610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lerigoleur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Urena-dores" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Minet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07067437231200842" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03696670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfac106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze-Launay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amouyal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-022-01892-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallal Fracso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fanton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Raat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13430" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683911v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Baert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2022.2072826" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461231v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faucani&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boulais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence N&#232;gre-Pages" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2021.108412" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03578794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marengo-Sorli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Oude-Engberink" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pavageau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02813432.2021.1913905" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468816v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bistoquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tribout" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perrollaz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12981-020-00327-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03851688v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zavaroni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Antoine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2021.05.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621036v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Lavastre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire de La Villeon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-021-01668-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03347255v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Yvon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mares" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2020.1760243" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046001v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Oude Engberink" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mailly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Marco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bourrie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benezech" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-020-0536-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871931v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Guillemeney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Labadie-Fobis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.04.015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326764v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Norton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oude Engberink" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macgregor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2018.04.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340917v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Gutierrez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.07.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Norton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gandubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Macgregor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel David" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063348v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouvier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621045v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clotet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Serayet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979257v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ninot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerazime" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerdoux-Ninot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/65114" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792140v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen A. Ritchie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony H. Mann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743716686918" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063345v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Ritchie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03620998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Morelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Badin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01738255v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila El Amrani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ninot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mhealth.7427" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837219v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bacon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Berr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432915v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senesse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Isambert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Janiszewski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Fiore" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flori" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2017.01.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824619v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lalau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2016.01.035" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01475540v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lucas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-017-0602-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063230v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2016.07.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03621029v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lognos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Carbonnel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Badin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boulze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653692v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Nicard Des Rieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Reboul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/med.2016.110" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468952v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vallart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/CJPH.106.5078" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>