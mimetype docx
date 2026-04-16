--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -1320,295 +1320,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd3+ Complexes Conjugated to Cyclodextrins: Hydroxyl Functions Influence the Relaxation Properties</w:t>
+                <w:t xml:space="preserve">Doxorubicin‐sensitized Luminescence of NIR‐emitting Ytterbium Liposomes: Towards Direct Monitoring of Drug Release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Biscotti</w:t>
+                <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Estour</w:t>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthe-Sandra Sembo-Backonly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michaël Bosco</w:t>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr9020269⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (44), pp.23574-23577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202109408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127005v1</w:t>
+                <w:t xml:space="preserve">hal-03349106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doxorubicin‐sensitized Luminescence of NIR‐emitting Ytterbium Liposomes: Towards Direct Monitoring of Drug Release</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gd3+ Complexes Conjugated to Cyclodextrins: Hydroxyl Functions Influence the Relaxation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Biscotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Estour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lacerda</w:t>
+                <w:t xml:space="preserve">Berthe-Sandra Sembo-Backonly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Delalande</w:t>
+                <w:t xml:space="preserve">Sebastien Balieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
+                <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (44), pp.23574-23577. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202109408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr9020269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349106v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration‐dependent interactions of amphiphilic PiB‐ derivative metal complexes with amyloid peptides Aβ and amylin</w:t>
               </w:r>
@@ -1856,295 +1856,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aza-BODIPY Platform: Toward an Efficient Water-Soluble Bimodal Imaging Probe for MRI and Near-Infrared Fluorescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unprecedented kinetic inertness for a Mn2+‐bispidine chelate: a novel structural entry for Mn2+‐based imaging agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Florès</w:t>
+                <w:t xml:space="preserve">Maryame Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pliquett</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Denat</w:t>
+                <w:t xml:space="preserve">Isidro de Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03017⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (29), pp.11958-11963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202003685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437148v1</w:t>
+                <w:t xml:space="preserve">hal-02555574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented kinetic inertness for a Mn2+‐bispidine chelate: a novel structural entry for Mn2+‐based imaging agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daouda Ndiaye</w:t>
+                <w:t xml:space="preserve">Aza-BODIPY Platform: Toward an Efficient Water-Soluble Bimodal Imaging Probe for MRI and Near-Infrared Fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Florès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pliquett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryame Sy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Même</w:t>
+                <w:t xml:space="preserve">Robin Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidro de Silva</w:t>
+                <w:t xml:space="preserve">Franck Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (29), pp.11958-11963. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202003685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555574v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Imaging Gold Nanoplatforms for Targeted Radiotheranostics</w:t>
               </w:r>
@@ -4856,77 +4856,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Monitoring of Doxorubicin Release via sensitization of NIR-emitting Ytterbium Liposomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5013,51 +5013,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRPr-Targeted Gold Nanoparticles for Multimodal Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5138,51 +5138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray-induced radiophotodynamic therapy (RPDT) using lanthanide micelles: Beyond depth limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slávka Kaščáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5401,51 +5401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray-induced radiophotodynamic therapy (RPDT) using lanthanide micelles: Beyond depth limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kaščáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5507,51 +5507,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc responsive contrast agents</w:t>
+                <w:t xml:space="preserve">Smart MRI contrast agents for zinc detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
@@ -5582,97 +5582,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Coordination Chemistry (ICCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">Le Studium conférence “Being smart in coordination chemistry: Medical Applications”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300659v1</w:t>
+                <w:t xml:space="preserve">hal-03300683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart MRI contrast agents for zinc detection</w:t>
+                <w:t xml:space="preserve">Zinc responsive contrast agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyangwi Malikidogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
@@ -5703,73 +5703,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Tóth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium conférence “Being smart in coordination chemistry: Medical Applications”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">International Conference on Coordination Chemistry (ICCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300683v1</w:t>
+                <w:t xml:space="preserve">hal-03300659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart MRI contrast agents for zinc detection</w:t>
               </w:r>
@@ -5889,51 +5889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray-induced radiophotodynamic therapy (RPDT) using lanthanide micelles: Beyond depth limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slávka Kaščáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6033,51 +6033,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Imaging Gold Nanoplatforms for Targeted Radiotheranostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6327,51 +6327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlei Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Uguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403861" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zimmeter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Faller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01735a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sanadar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;za Collobert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt00236b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Nagy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502751" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786265v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jouclas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300784" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03631" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cieslik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Wadepohl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c10108" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chaves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Gwizda&#322;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Chand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lurdes Gano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT00066K" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011656v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Majdoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Relich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004000" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria Nagy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Uzal-Varela" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo P&#233;rez-Lourido" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26061524" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Flor&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pliquett" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lescure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Sy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro de Silva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003685" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Paulo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#234;me" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13030513" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011644v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jenni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bolze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02189" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358960v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Porcar-Tost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Olivares" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Illa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071232v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Calvete" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ghica" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Soler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iluminada Gallardo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt04775h" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00648B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871226v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04366c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schmitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00634" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M.A. Pinto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa A. Tom&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio J.F. Calvete" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette M. Pereira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D. Burrows" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.10.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9F0M2J6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ort&#237;-Su&#225;rez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00381" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Regueiro-Figueroa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Barriada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s De Blas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00548" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sl&#225;vka Ka&#353;&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-015-0747-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Tircs&#243;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00804" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178456v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caill&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403043" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX9QCTDW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817465v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S Bonnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201201923" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GGN3G6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881482v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault-Collet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Gogick" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. White" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305910110" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01576745v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jun Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Pallier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Sun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Rudiuk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baigl" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25959a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01576741v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ruchmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jullien" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmadril" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301200p" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999885v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David J.-D. Vindigni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Wien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Celia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164550v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C.W. Liu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brestaz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pantoustier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma070397s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Anne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouchardon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moiroux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja028640k" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JS2902CM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546197v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453469v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300611v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campello M. P." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kannan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300671v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ka&#353;&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merc&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300659v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300683v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300628v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453468v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549858v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Silva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Antonio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlei Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Uguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403861" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zimmeter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Faller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01735a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sanadar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;za Collobert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt00236b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Nagy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502751" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786265v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jouclas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300784" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03631" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cieslik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Wadepohl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c10108" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chaves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Gwizda&#322;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Chand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lurdes Gano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT00066K" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109408" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011656v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Majdoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Relich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004000" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria Nagy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Uzal-Varela" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo P&#233;rez-Lourido" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26061524" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Sy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro de Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003685" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Flor&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pliquett" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lescure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Paulo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#234;me" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13030513" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011644v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jenni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bolze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02189" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358960v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Porcar-Tost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Olivares" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Illa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071232v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Calvete" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ghica" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Soler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iluminada Gallardo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt04775h" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00648B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871226v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04366c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schmitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00634" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M.A. Pinto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa A. Tom&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio J.F. Calvete" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette M. Pereira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D. Burrows" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.10.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9F0M2J6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ort&#237;-Su&#225;rez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00381" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Regueiro-Figueroa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Barriada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s De Blas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00548" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sl&#225;vka Ka&#353;&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-015-0747-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Tircs&#243;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00804" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178456v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caill&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403043" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX9QCTDW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817465v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S Bonnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201201923" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GGN3G6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881482v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault-Collet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Gogick" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. White" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305910110" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01576745v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jun Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Pallier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Sun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Rudiuk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baigl" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25959a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01576741v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ruchmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jullien" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmadril" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301200p" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999885v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David J.-D. Vindigni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Wien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Celia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164550v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C.W. Liu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brestaz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pantoustier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma070397s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Anne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouchardon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moiroux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja028640k" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JS2902CM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546197v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453469v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300611v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campello M. P." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kannan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300671v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ka&#353;&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merc&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300683v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300659v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300628v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453468v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549858v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Silva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Antonio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>