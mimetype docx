--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -118,377 +118,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc Sensing with a Pyridine‐Based Lanthanide Contrast Agent: Structural Analysis in Aqueous Solution</w:t>
+                <w:t xml:space="preserve">Lanthanide complexes bearing a bioinspired Cu II binding site with picomolar affinity: synthesis, structural, relaxometric and luminescence studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harlei Martin</w:t>
+                <w:t xml:space="preserve">Katharina Zimmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Uguen</w:t>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Morfin</w:t>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Isaac</w:t>
+                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Pallier</w:t>
+                <w:t xml:space="preserve">Peter Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (14), </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (41), pp.15432-15440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202403861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5dt01735a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185111v1</w:t>
+                <w:t xml:space="preserve">hal-05364493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide complexes bearing a bioinspired Cu II binding site with picomolar affinity: synthesis, structural, relaxometric and luminescence studies</w:t>
+                <w:t xml:space="preserve">Zinc Sensing with a Pyridine‐Based Lanthanide Contrast Agent: Structural Analysis in Aqueous Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Zimmeter</w:t>
+                <w:t xml:space="preserve">Harlei Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Vileno</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adrien Uguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (41), pp.15432-15440. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5dt01735a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202403861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364493v1</w:t>
+                <w:t xml:space="preserve">hal-05185111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Bioinspired Ln&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Complexes for Cu&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Detection: Design and Efficacy as MRI Contrast Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Sanadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Zimmeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Zimmeter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Harlei Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28 (13), pp.23067-23076. </w:t>
@@ -552,51 +552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Sanadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loëza Collobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harlei Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -673,51 +673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn &amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Complex of a Fluorinated CDTA‐Derivative: Stability, Inertness, and Paramagnetic &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt; H, &amp;lt;sup&amp;gt;17&amp;lt;/sup&amp;gt; O, and &amp;lt;sup&amp;gt;19&amp;lt;/sup&amp;gt; F Relaxation Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -924,77 +924,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bioinspired Cu&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-Responsive Magnetic Resonance Imaging Contrast Agent with Unprecedented Turn-On Response and Selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Zimmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Sanadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1097,51 +1097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cieslik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Wadepohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1320,429 +1320,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doxorubicin‐sensitized Luminescence of NIR‐emitting Ytterbium Liposomes: Towards Direct Monitoring of Drug Release</w:t>
+                <w:t xml:space="preserve">Concentration‐dependent interactions of amphiphilic PiB‐ derivative metal complexes with amyloid peptides Aβ and amylin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lacerda</w:t>
+                <w:t xml:space="preserve">Saida Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Delalande</w:t>
+                <w:t xml:space="preserve">Alexandre Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+                <w:t xml:space="preserve">Inga Relich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (44), pp.23574-23577. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.2009-2020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202109408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202004000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349106v1</w:t>
+                <w:t xml:space="preserve">hal-03011656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd3+ Complexes Conjugated to Cyclodextrins: Hydroxyl Functions Influence the Relaxation Properties</w:t>
+                <w:t xml:space="preserve">Doxorubicin‐sensitized Luminescence of NIR‐emitting Ytterbium Liposomes: Towards Direct Monitoring of Drug Release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Biscotti</w:t>
+                <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Estour</w:t>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthe-Sandra Sembo-Backonly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michaël Bosco</w:t>
+                <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia ́ Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr9020269⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (44), pp.23574-23577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202109408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127005v1</w:t>
+                <w:t xml:space="preserve">hal-03349106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration‐dependent interactions of amphiphilic PiB‐ derivative metal complexes with amyloid peptides Aβ and amylin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gd3+ Complexes Conjugated to Cyclodextrins: Hydroxyl Functions Influence the Relaxation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Biscotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Estour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saida Majdoub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoltán Garda</w:t>
+                <w:t xml:space="preserve">Berthe-Sandra Sembo-Backonly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Oliveira</w:t>
+                <w:t xml:space="preserve">Sebastien Balieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga Relich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnes A. Pallier</w:t>
+                <w:t xml:space="preserve">Michaël Bosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27, pp.2009-2020. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202004000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr9020269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011656v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the Ligand Classes Used for Mn(II) Complexation: Oxa-aza Macrocycles Make the Difference</w:t>
               </w:r>
@@ -1888,51 +1888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryame Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,51 +2156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Paulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2424,51 +2424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Porcar-Tost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Esteban-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2718,51 +2718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Kálmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (10), pp.8012-8020. </w:t>
@@ -2800,64 +2800,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI and luminescence detection of Zn{2+}with a lanthanide complex-zinc finger peptide conjugate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3342,295 +3342,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing Divalent Europium in Aqueous Solution Using Size-Discrimination and Electrostatic Effects</w:t>
+                <w:t xml:space="preserve">X-ray-induced radiophotodynamic therapy (RPDT) using lanthanide micelles: Beyond depth limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín Regueiro-Figueroa</w:t>
+                <w:t xml:space="preserve">Slávka Kaščáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis Barriada</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrés De Blas</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00548⟩</w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (7), pp.2373 - 2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-015-0747-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196972v1</w:t>
+                <w:t xml:space="preserve">hal-01479428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray-induced radiophotodynamic therapy (RPDT) using lanthanide micelles: Beyond depth limitations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilizing Divalent Europium in Aqueous Solution Using Size-Discrimination and Electrostatic Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+                <w:t xml:space="preserve">Martín Regueiro-Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Lacerda</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">José Luis Barriada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esteban-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mercère</w:t>
+                <w:t xml:space="preserve">Andrés De Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (7), pp.2373 - 2379. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (10), pp.4940-4952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12274-015-0747-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479428v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pyridine-based ligand with two hydrazine functions for lanthanide chelation: remarkable kinetic inertness for a linear, bishydrated complex</w:t>
               </w:r>
@@ -3668,51 +3668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyula Tircsó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (12), pp.5991-6003. </w:t>
@@ -3776,51 +3776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3896,77 +3896,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide-Based, Near-Infrared Luminescent and Magnetic Lipoparticles: Monitoring Particle Integrity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia S Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4591,51 +4591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of polymer Microstructure on theSelf-Assembly of Amphiphilic Polymers in Aqueous Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger C.W. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brestaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4856,77 +4856,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Monitoring of Doxorubicin Release via sensitization of NIR-emitting Ytterbium Liposomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana V. Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5013,51 +5013,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRPr-Targeted Gold Nanoparticles for Multimodal Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5138,103 +5138,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray-induced radiophotodynamic therapy (RPDT) using lanthanide micelles: Beyond depth limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slávka Kaščáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th annual meeting of the European Society for Molecular Imaging – ESMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Cologne, Germany</w:t>
@@ -5401,51 +5401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray-induced radiophotodynamic therapy (RPDT) using lanthanide micelles: Beyond depth limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kaščáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5876,103 +5876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray-induced radiophotodynamic therapy (RPDT) using lanthanide micelles: Beyond depth limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slávka Kaščáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNano Annual Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
@@ -6033,51 +6033,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Imaging Gold Nanoplatforms for Targeted Radiotheranostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6327,51 +6327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlei Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Uguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403861" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zimmeter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Faller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01735a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sanadar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;za Collobert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt00236b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Nagy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502751" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786265v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jouclas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300784" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03631" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cieslik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Wadepohl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c10108" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chaves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Gwizda&#322;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Chand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lurdes Gano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT00066K" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109408" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011656v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Majdoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oliveira" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Relich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004000" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria Nagy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Uzal-Varela" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo P&#233;rez-Lourido" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26061524" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Sy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro de Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003685" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Flor&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pliquett" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lescure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Paulo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#234;me" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13030513" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011644v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jenni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bolze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02189" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358960v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Porcar-Tost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Olivares" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Illa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071232v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Calvete" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ghica" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Soler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iluminada Gallardo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt04775h" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00648B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871226v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04366c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schmitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00634" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M.A. Pinto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa A. Tom&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio J.F. Calvete" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette M. Pereira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D. Burrows" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.10.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9F0M2J6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ort&#237;-Su&#225;rez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00381" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Regueiro-Figueroa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Barriada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s De Blas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00548" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sl&#225;vka Ka&#353;&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-015-0747-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Tircs&#243;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00804" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178456v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caill&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403043" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX9QCTDW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817465v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S Bonnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201201923" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GGN3G6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881482v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault-Collet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Gogick" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. White" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305910110" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01576745v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jun Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Pallier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Sun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Rudiuk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baigl" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25959a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01576741v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ruchmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jullien" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmadril" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301200p" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999885v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David J.-D. Vindigni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Wien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Celia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164550v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C.W. Liu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brestaz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pantoustier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma070397s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Anne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouchardon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moiroux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja028640k" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JS2902CM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546197v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453469v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300611v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campello M. P." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kannan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300671v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ka&#353;&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merc&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300683v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300659v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300628v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453468v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549858v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Silva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Antonio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zimmeter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Faller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01735a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlei Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Uguen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isaac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403861" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sanadar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#235;za Collobert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Morfin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Garda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt00236b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Nagy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va T&#243;th" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502751" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786265v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jouclas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia &#769; Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Steinmetz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300784" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03631" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cieslik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Wadepohl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#234;me" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c10108" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Chaves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Gwizda&#322;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Chand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lurdes Gano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Pallier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT00066K" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Majdoub" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Relich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004000" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349106v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacerda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202109408" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Biscotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Sandra Sembo-Backonly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Balieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9020269" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria Nagy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Uzal-Varela" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo P&#233;rez-Lourido" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26061524" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555574v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Sy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidro de Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003685" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437148v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Flor&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pliquett" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Galan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lescure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Paulo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#234;me" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13030513" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011644v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jenni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bolze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02189" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358960v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Porcar-Tost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Olivares" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ona Illa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071232v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Calvete" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ghica" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Soler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iluminada Gallardo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt04775h" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc K&#225;lm&#225;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ00648B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871226v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc04366c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071234v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schmitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00634" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M.A. Pinto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa A. Tom&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio J.F. Calvete" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette M. Pereira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D. Burrows" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.10.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9F0M2J6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407711v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ort&#237;-Su&#225;rez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00381" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479428v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sl&#225;vka Ka&#353;&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merc&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-015-0747-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196972v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Regueiro-Figueroa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Barriada" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s De Blas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00548" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula Tircs&#243;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00804" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178456v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caill&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403043" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX9QCTDW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817465v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S Bonnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201201923" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GGN3G6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881482v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucault-Collet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Gogick" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. White" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pallier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1305910110" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01576745v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Jun Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Pallier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Sun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Rudiuk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baigl" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm25959a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01576741v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ruchmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jullien" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmadril" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301200p" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999885v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David J.-D. Vindigni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Wien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Celia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.12.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164550v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C.W. Liu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brestaz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pantoustier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma070397s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Anne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouchardon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moiroux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja028640k" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JS2902CM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546197v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294463v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453469v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300611v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campello M. P." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kannan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300671v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ka&#353;&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merc&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300683v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyangwi Malikidogo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300659v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300628v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453468v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549858v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Silva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Antonio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>