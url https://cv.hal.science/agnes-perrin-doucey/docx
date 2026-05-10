--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -1456,338 +1456,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La malle à souvenirs : un dispositif fécond pour l’enseignement littéraire en grande section</w:t>
+                <w:t xml:space="preserve">Le curieux destin d’un inclassable, Jules Renard dans les manuels scolaires. (85-198)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Perrin-Doucey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Warnet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les frères Goncourt, Jules Renard, Rémy de Gourmont, 1039-1040</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666760v1</w:t>
+                <w:t xml:space="preserve">hal-01676190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le curieux destin d’un inclassable, Jules Renard dans les manuels scolaires. (85-198)</w:t>
+                <w:t xml:space="preserve">La malle à souvenirs : un dispositif fécond pour l’enseignement littéraire en grande section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Perrin-Doucey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Louis Perrin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Warnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.115 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676190v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir lecteur au CP</w:t>
+                <w:t xml:space="preserve">Comment agir sur l'Autre? (40-41)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Perrin-Doucey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Devenir lecteur, 516</w:t>
+              <w:t xml:space="preserve">, 2014, Quelle éducation laïque à la morale?, 513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693574v1</w:t>
+                <w:t xml:space="preserve">hal-01693576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment agir sur l'Autre? (40-41)</w:t>
+                <w:t xml:space="preserve">Devenir lecteur au CP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Perrin-Doucey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Quelle éducation laïque à la morale?, 513</w:t>
+              <w:t xml:space="preserve">, 2014, Devenir lecteur, 516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693576v1</w:t>
+                <w:t xml:space="preserve">hal-01693574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fable au cycle 3. Propositions didactiques sur le web. (83-96)</w:t>
               </w:r>
@@ -2675,303 +2675,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fictions littéraires, formation du lecteur et citoyenneté : la transmission de valeurs en question</w:t>
+                <w:t xml:space="preserve">Littérature, altérité, citoyenneté un enjeu pour former le lecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Perrin-Doucey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire RepCité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Université Toulouse Jean Jaurès, Nov 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire maitrise de la langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole supérieure de l’Education Nationale et de la Recherche May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694283v1</w:t>
+                <w:t xml:space="preserve">hal-01694292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation du jeune lecteur et enseignement moral et civique à l’épreuve de la littérature.</w:t>
+                <w:t xml:space="preserve">La compréhension au cycle 2 : entre guidage et enseignement quelle place pour la métacognition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Perrin-Doucey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Littérature et valeurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire maitrise de la langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694284v1</w:t>
+                <w:t xml:space="preserve">hal-01694293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature, altérité, citoyenneté un enjeu pour former le lecteur</w:t>
+                <w:t xml:space="preserve">Fictions littéraires, formation du lecteur et citoyenneté : la transmission de valeurs en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Perrin-Doucey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire maitrise de la langue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole supérieure de l’Education Nationale et de la Recherche May 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Séminaire RepCité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Université Toulouse Jean Jaurès, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694292v1</w:t>
+                <w:t xml:space="preserve">hal-01694283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compréhension au cycle 2 : entre guidage et enseignement quelle place pour la métacognition?</w:t>
+                <w:t xml:space="preserve">Formation du jeune lecteur et enseignement moral et civique à l’épreuve de la littérature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Perrin-Doucey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire maitrise de la langue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Littérature et valeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694293v1</w:t>
+                <w:t xml:space="preserve">hal-01694284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apprenti lecteur et ses autres</w:t>
               </w:r>
@@ -3986,51 +3986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l'école des Albums CP, série bleue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Perrin-Doucey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Warnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pierre van Rensbergen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4453,51 +4453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="435EF3E2"/>
+    <w:nsid w:val="BECEA962"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4684,51 +4684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-perrin-doucey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0996-0748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500131v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Doucey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5721" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delahaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092076v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Louichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5722" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.1629" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1732" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Acerra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050936ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01720095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1217" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01666760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.903" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Eug&#232;ne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loeffel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Lieutier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vissac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sousse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694283v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694292v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdelecureuil.net/product/voies-du-sensible-experiences-dans-lenseignement-de-la-litterature-institution/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693350v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693377v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pierre van Rensbergen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Reichstadt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01083079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-perrin-doucey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0996-0748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500131v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Doucey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5721" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delahaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092076v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Louichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5722" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.1629" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1732" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Acerra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050936ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01720095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1217" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01666760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.903" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Eug&#232;ne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loeffel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Lieutier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vissac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sousse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdelecureuil.net/product/voies-du-sensible-experiences-dans-lenseignement-de-la-litterature-institution/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693350v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693377v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pierre van Rensbergen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Reichstadt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01083079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>