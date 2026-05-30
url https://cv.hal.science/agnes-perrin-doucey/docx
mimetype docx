--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -643,200 +643,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraternité en éducation : le point de vue de Jean-Paul Delahaye</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sujet lecteur en formation d’enseignant•e•s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Louichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Perrin-Doucey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 187-188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500145v1</w:t>
+                <w:t xml:space="preserve">hal-03092076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sujet lecteur en formation d’enseignant•e•s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Louichon</w:t>
+                <w:t xml:space="preserve">Fraternité en éducation : le point de vue de Jean-Paul Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Perrin-Doucey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Perrin-Doucey</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.5710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092076v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire Zola pour apprendre la fraternité</w:t>
               </w:r>
@@ -3230,51 +3230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature et le débat empathique et raisonnable. (173-188)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Louichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Perrin-Doucey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4453,51 +4453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BECEA962"/>
+    <w:nsid w:val="EE407F1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4684,51 +4684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-perrin-doucey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0996-0748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500131v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Doucey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5721" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delahaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5710" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092076v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Louichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5722" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.1629" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1732" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Acerra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050936ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01720095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1217" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01666760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.903" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Eug&#232;ne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loeffel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Lieutier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vissac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sousse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdelecureuil.net/product/voies-du-sensible-experiences-dans-lenseignement-de-la-litterature-institution/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693350v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693377v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pierre van Rensbergen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Reichstadt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01083079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-perrin-doucey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0996-0748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500131v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Doucey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5721" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092076v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Louichon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500145v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Delahaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5710" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500130v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.5722" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.1629" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1732" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Acerra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050936ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01720095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1217" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01666760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.903" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693394v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002337v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Eug&#232;ne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Connac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loeffel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Lieutier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vissac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sousse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdelecureuil.net/product/voies-du-sensible-experiences-dans-lenseignement-de-la-litterature-institution/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693350v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693377v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01728133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pierre van Rensbergen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01694299v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Reichstadt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01083079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>