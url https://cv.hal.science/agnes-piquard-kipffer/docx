--- v0 (2026-03-25)
+++ v1 (2026-04-30)
@@ -642,338 +642,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion scolaire : dispositif pédagogique pour enfants dyslexiques et dysphasiques au sein d'une école spécialisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scolarité et handicap : parcours de 170 jeunes dysphasiques ou dyslexiques- dysorthographiques âgés de 6 à 20 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Leclerc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M Wernet</w:t>
+                <w:t xml:space="preserve">Tamara Léonova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635918v1</w:t>
+                <w:t xml:space="preserve">hal-01402986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarité et handicap : parcours de 170 jeunes dysphasiques ou dyslexiques- dysorthographiques âgés de 6 à 20 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Education inclusive pour des élèves avec des troubles spécifiques du langage écrit : Quelle scolarisation en fonction des pays et des langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Léonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Askar Jumageldinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Léonova</w:t>
+                <w:t xml:space="preserve">Mikhaïl Berebin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, n°147 - Troubles de l’apprentissage du langage écrit et prise en charge multidisciplinaire : De la science à la salle de classe, 29 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402986v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education inclusive pour des élèves avec des troubles spécifiques du langage écrit : Quelle scolarisation en fonction des pays et des langues ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamara Léonova</w:t>
+                <w:t xml:space="preserve">Inclusion scolaire : dispositif pédagogique pour enfants dyslexiques et dysphasiques au sein d'une école spécialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Robert</w:t>
+                <w:t xml:space="preserve">C Rosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhaïl Berebin</w:t>
+                <w:t xml:space="preserve">M Wernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n°147 - Troubles de l’apprentissage du langage écrit et prise en charge multidisciplinaire : De la science à la salle de classe, 29 (2)</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647486v1</w:t>
+                <w:t xml:space="preserve">hal-01635918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire voir une histoire : Louis et son incroyable chien Noisette</w:t>
               </w:r>
@@ -1584,51 +1584,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French normative data on reading and related skills: From 7 to 10 year-olds</w:t>
+                <w:t xml:space="preserve">French normative data on reading and related skills from EVALEC, a new computerized battery of tests (end Grade 1, Grade 2, Grade 3, and Grade 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
@@ -1668,75 +1668,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 55, pp.157-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733575v1</w:t>
+                <w:t xml:space="preserve">inria-00184979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French normative data on reading and related skills from EVALEC, a new computerized battery of tests (end Grade 1, Grade 2, Grade 3, and Grade 4)</w:t>
+                <w:t xml:space="preserve">French normative data on reading and related skills: From 7 to 10 year-olds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
@@ -1776,51 +1776,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 55, pp.157-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00184979v1</w:t>
+                <w:t xml:space="preserve">hal-00733575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1832,191 +1832,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TactiDigit-ART project: accessible art-historical approach to reading and constructing tactile images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet AVI-Corse : quels bénéfices de la synchronisation labiale automatique pour quels publics en orthophonie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TACTILE READING AND GRAPHICS CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Amsterdam (NETHERLANDS), Netherlands</w:t>
+              <w:t xml:space="preserve">4e journée pluriprofessionnelle de l’audition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 131e Colloque de la SFORL, Oct 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245354v1</w:t>
+                <w:t xml:space="preserve">hal-05480711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet AVI-Corse : quels bénéfices de la synchronisation labiale automatique pour quels publics en orthophonie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TactiDigit-ART project: accessible art-historical approach to reading and constructing tactile images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e journée pluriprofessionnelle de l’audition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 131e Colloque de la SFORL, Oct 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">TACTILE READING AND GRAPHICS CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Amsterdam (NETHERLANDS), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480711v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronisation labiale et avatars en orthophonie : quels bénéfices pour des enfants sourds ? Quels ressentis chez les filles et les garçons ?</w:t>
               </w:r>
@@ -2341,1084 +2341,1084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersecting perspectives on two young adults with language and communication disabilities: from early childhood to school pathways to the transition towards higher education and/or their workplace</w:t>
+                <w:t xml:space="preserve">De l’extrait à l’œuvre : trajectoires et bifurcations pour favoriser la lecture d’œuvres complètes à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Comprehensive Education for children with special needs (ICCE) - Transition into the adult world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Different Art Centre (India) &amp; Adelphi University, NY (USA), Jul 2023, Thiruvananthapuram Kerala, India</w:t>
+              <w:t xml:space="preserve">Bifurcations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Manouba, Faculté des Lettres, des Arts et des Humanités, Département de français, Mar 2023, Tunis (Université de Tunis), Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314856v1</w:t>
+                <w:t xml:space="preserve">hal-04314611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’extrait à l’œuvre : trajectoires et bifurcations pour favoriser la lecture d’œuvres complètes à l’école primaire</w:t>
+                <w:t xml:space="preserve">Technologies immersives d’apprentissage : inclusion ou exclusion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bifurcations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Manouba, Faculté des Lettres, des Arts et des Humanités, Département de français, Mar 2023, Tunis (Université de Tunis), Tunisie</w:t>
+              <w:t xml:space="preserve">Métavers et Jumeaux numériques, les technologies immersives au service de la formation. Table-ronde : l’inclusion et les usages des technologies immersives. Projet JENII (Jumeau d'enseignement numérique, immersif et interactif)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale Supérieure des Arts et Métiers, Mar 2023, PARIS, BNF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314611v1</w:t>
+                <w:t xml:space="preserve">hal-04369977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies immersives d’apprentissage : inclusion ou exclusion ?</w:t>
+                <w:t xml:space="preserve">Intersecting perspectives on two young adults with language and communication disabilities: from early childhood to school pathways to the transition towards higher education and/or their workplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métavers et Jumeaux numériques, les technologies immersives au service de la formation. Table-ronde : l’inclusion et les usages des technologies immersives. Projet JENII (Jumeau d'enseignement numérique, immersif et interactif)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École nationale Supérieure des Arts et Métiers, Mar 2023, PARIS, BNF, France</w:t>
+              <w:t xml:space="preserve">International Conference on Comprehensive Education for children with special needs (ICCE) - Transition into the adult world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Different Art Centre (India) &amp; Adelphi University, NY (USA), Jul 2023, Thiruvananthapuram Kerala, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369977v1</w:t>
+                <w:t xml:space="preserve">hal-04314856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of German fricatives by French dyslexic subjects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inclusion scolaire en France des enfants à besoins éducatifs particuliers. Quelles structures, quels métiers, pour quelles approches à l'école et en dehors de l'école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Sounds 2022, 10th International Symposium on the Acquisition of Second Language Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Conférence de l'École Doctorale Société, Communication, Arts, Lettres et Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Félix Houphouët-Boigny, Jul 2022, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852125v1</w:t>
+                <w:t xml:space="preserve">hal-03966245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion scolaire en France des enfants à besoins éducatifs particuliers. Quelles structures, quels métiers, pour quelles approches à l'école et en dehors de l'école ?</w:t>
+                <w:t xml:space="preserve">Inclusion scolaire : le système français. Quelques exemples et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'École Doctorale Société, Communication, Arts, Lettres et Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Félix Houphouët-Boigny, Jul 2022, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966245v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion scolaire : le système français. Quelques exemples et perspectives</w:t>
+                <w:t xml:space="preserve">Troubles spécifiques des apprentissages, défis et enjeux de l’inclusion scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'École Doctorale Société, Communication, Arts, Lettres et Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Félix Houphouët-Boigny, Jul 2022, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">Journée d'études "Inclusion scolaire et sociale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPÉ de l'Académie de Versailles, Dec 2022, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966169v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles spécifiques des apprentissages, défis et enjeux de l’inclusion scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives d'apport du projet PRIM dans le domaine du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Debloos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barbot-Bouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Pevedic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Inclusion scolaire et sociale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPÉ de l'Académie de Versailles, Dec 2022, Antony, France</w:t>
+              <w:t xml:space="preserve">Handicap 2022, 12e conférence de l'IFRATH sur les technologies d'assistance : « Humaines et artificielles, les intelligences au service du handicap »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370048v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives d'apport du projet PRIM dans le domaine du handicap</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French Directions and Policies for Special Needs and Inclusive Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Le Pevedic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2022, 12e conférence de l'IFRATH sur les technologies d'assistance : « Humaines et artificielles, les intelligences au service du handicap »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">28th NISE International Seminar. International Trends and Directions on Special Education Policies for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NISE, Nov 2022, Asan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946699v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Directions and Policies for Special Needs and Inclusive Education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personnes en situation de handicap, prise en charge à l’école et prise en soins. Panorama en France et en Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koia Jean-Martial Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angoua Jean-Jacques Tano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th NISE International Seminar. International Trends and Directions on Special Education Policies for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NISE, Nov 2022, Asan, South Korea</w:t>
+              <w:t xml:space="preserve">Séminaire de l'École Doctorale Société, Communication, Arts, Lettres et Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967299v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnes en situation de handicap, prise en charge à l’école et prise en soins. Panorama en France et en Côte d'Ivoire</w:t>
+                <w:t xml:space="preserve">Perception of German fricatives by French dyslexic subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koia Jean-Martial Kouamé</w:t>
+                <w:t xml:space="preserve">Stéphanie Deckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angoua Jean-Jacques Tano</w:t>
+                <w:t xml:space="preserve">Anne Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'École Doctorale Société, Communication, Arts, Lettres et Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">New Sounds 2022, 10th International Symposium on the Acquisition of Second Language Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966090v1</w:t>
+                <w:t xml:space="preserve">hal-03852125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du développement du langage aux troubles du langage et des apprentissages, enjeux, défis et perspectives</w:t>
+                <w:t xml:space="preserve">Covid-19 et port du masque à l’école : mise en difficulté de certains élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École Doctorale Sociétés, Communication, Arts, Lettres et Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Félix Houphouët-Boigny, Oct 2021, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">Journée Scientifique Fédération Charles Hermite "COVID"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Charles Hermite, Sep 2021, Vandœuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623535v1</w:t>
+                <w:t xml:space="preserve">hal-03623488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 et port du masque à l’école : mise en difficulté de certains élèves</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet LogilecSur : quelles stratégies enseignantes pour guider des élèves sourds vers l'autonomie en compréhension écrite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Leitao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Venti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sigiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Perini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique Fédération Charles Hermite "COVID"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Charles Hermite, Sep 2021, Vandœuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">IDEKI 2021 - 4ème colloque international Didactiques et métiers de l'humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623488v1</w:t>
+                <w:t xml:space="preserve">hal-03482203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet LogilecSur : quelles stratégies enseignantes pour guider des élèves sourds vers l'autonomie en compréhension écrite ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du développement du langage aux troubles du langage et des apprentissages, enjeux, défis et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEKI 2021 - 4ème colloque international Didactiques et métiers de l'humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Pont-à-Mousson, France</w:t>
+              <w:t xml:space="preserve">École Doctorale Sociétés, Communication, Arts, Lettres et Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Félix Houphouët-Boigny, Oct 2021, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482203v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De codes gestuo-manuels à la Langue des Signes Française : usages et enjeux à la maternelle dans le cadre des gestes professionnels inclusifs et des adaptations didactiques</w:t>
               </w:r>
@@ -3486,51 +3486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact du trouble du spectre de l'autisme sur le bien-être psychologique des parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Léonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Coffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3611,51 +3611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anxiété et les symptômes dépressifs chez les parents d'enfants atteints de syndrome de Dravet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Léonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3663,51 +3663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Nabbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFP 2017 - 58 ème Congrès Accuel de la Société Francaise de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Nice, France. pp.1-2</w:t>
@@ -3857,90 +3857,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre parent d'enfant atteint des troubles du spectre de l'autisme : Le stress parental à travers l'analyse interprétative phénoménologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Léonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5098,275 +5098,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troubles Dys : la dyslexie-dysorthographie</w:t>
+                <w:t xml:space="preserve">La dyslexie du point de vue des chercheurs et des praticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263931v1</w:t>
+                <w:t xml:space="preserve">hal-01264035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dyslexie du point de vue des chercheurs et des praticiens</w:t>
+                <w:t xml:space="preserve">Les troubles Dys : la dyslexie-dysorthographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264035v1</w:t>
+                <w:t xml:space="preserve">hal-01263931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères d’évaluation d’un album numérique pour des enfants en difficulté de langage</w:t>
+                <w:t xml:space="preserve">Poursuivre une scolarité avec une langue déficiente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014, pp.287-309</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097278v1</w:t>
+                <w:t xml:space="preserve">hal-01263922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poursuivre une scolarité avec une langue déficiente</w:t>
+                <w:t xml:space="preserve">Critères d’évaluation d’un album numérique pour des enfants en difficulté de langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2014, pp.287-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263922v1</w:t>
+                <w:t xml:space="preserve">hal-01097278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je peux voir les mots que tu dis !</w:t>
               </w:r>
@@ -5781,51 +5781,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB8A4E70"/>
+    <w:nsid w:val="F6DB4808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6012,51 +6012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-piquard-kipffer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480058v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquard-Kipffer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Zytnicki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/by9s0c98" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Martinelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dussere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sancier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962468v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Coffin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Cavadini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.212.0003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01635918v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclerc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rosin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wernet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402986v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara L&#233;onova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askar Jumageldinov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#239;l Berebin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313014012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blonz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Kipffer-Piquard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-008-9117-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734839v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leloup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;chennec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Krilanovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839280v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03852125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deckert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Debloos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barbot-Bouzit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Pevedic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koia Jean-Martial Kouam&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angoua Jean-Jacques Tano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03623535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03623488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482203v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Leitao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Venti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sigiez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laroche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Janin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02179616v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Coffe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tarasconi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Saint-Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nabbout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Miranda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Orosanu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403204v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681701v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Adam-Piquard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nussbaum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Oesch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Manukyan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263931v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264035v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097278v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263922v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blonz Christian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545856v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lelarge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Monnay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-piquard-kipffer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480058v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquard-Kipffer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Zytnicki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/by9s0c98" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Martinelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dussere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sancier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962468v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Coffin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Cavadini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.212.0003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402986v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara L&#233;onova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askar Jumageldinov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#239;l Berebin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01635918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclerc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rosin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wernet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313014012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blonz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Kipffer-Piquard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-008-9117-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734839v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leloup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;chennec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Krilanovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839280v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314856v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Debloos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barbot-Bouzit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Pevedic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koia Jean-Martial Kouam&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angoua Jean-Jacques Tano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03852125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deckert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03623488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Leitao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Venti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sigiez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laroche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03623535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Janin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02179616v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Coffe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tarasconi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Saint-Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nabbout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Miranda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Orosanu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403204v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681701v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Adam-Piquard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nussbaum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Oesch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Manukyan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264035v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263931v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263922v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097278v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blonz Christian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545856v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lelarge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Monnay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>