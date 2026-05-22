--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1832,191 +1832,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet AVI-Corse : quels bénéfices de la synchronisation labiale automatique pour quels publics en orthophonie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TactiDigit-ART project: accessible art-historical approach to reading and constructing tactile images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e journée pluriprofessionnelle de l’audition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 131e Colloque de la SFORL, Oct 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">TACTILE READING AND GRAPHICS CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Amsterdam (NETHERLANDS), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480711v1</w:t>
+                <w:t xml:space="preserve">hal-05245354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TactiDigit-ART project: accessible art-historical approach to reading and constructing tactile images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet AVI-Corse : quels bénéfices de la synchronisation labiale automatique pour quels publics en orthophonie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Zytnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TACTILE READING AND GRAPHICS CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Amsterdam (NETHERLANDS), Netherlands</w:t>
+              <w:t xml:space="preserve">4e journée pluriprofessionnelle de l’audition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 131e Colloque de la SFORL, Oct 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245354v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronisation labiale et avatars en orthophonie : quels bénéfices pour des enfants sourds ? Quels ressentis chez les filles et les garçons ?</w:t>
               </w:r>
@@ -2548,234 +2548,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion scolaire en France des enfants à besoins éducatifs particuliers. Quelles structures, quels métiers, pour quelles approches à l'école et en dehors de l'école ?</w:t>
+                <w:t xml:space="preserve">Troubles spécifiques des apprentissages, défis et enjeux de l’inclusion scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'École Doctorale Société, Communication, Arts, Lettres et Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Félix Houphouët-Boigny, Jul 2022, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">Journée d'études "Inclusion scolaire et sociale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPÉ de l'Académie de Versailles, Dec 2022, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966245v1</w:t>
+                <w:t xml:space="preserve">hal-04370048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion scolaire : le système français. Quelques exemples et perspectives</w:t>
+                <w:t xml:space="preserve">Inclusion scolaire en France des enfants à besoins éducatifs particuliers. Quelles structures, quels métiers, pour quelles approches à l'école et en dehors de l'école ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'École Doctorale Société, Communication, Arts, Lettres et Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Félix Houphouët-Boigny, Jul 2022, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966169v1</w:t>
+                <w:t xml:space="preserve">hal-03966245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles spécifiques des apprentissages, défis et enjeux de l’inclusion scolaire</w:t>
+                <w:t xml:space="preserve">Inclusion scolaire : le système français. Quelques exemples et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Inclusion scolaire et sociale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPÉ de l'Académie de Versailles, Dec 2022, Antony, France</w:t>
+              <w:t xml:space="preserve">Conférence de l'École Doctorale Société, Communication, Arts, Lettres et Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Félix Houphouët-Boigny, Jul 2022, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370048v1</w:t>
+                <w:t xml:space="preserve">hal-03966169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d'apport du projet PRIM dans le domaine du handicap</w:t>
               </w:r>
@@ -3135,96 +3135,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 et port du masque à l’école : mise en difficulté de certains élèves</w:t>
+                <w:t xml:space="preserve">Du développement du langage aux troubles du langage et des apprentissages, enjeux, défis et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique Fédération Charles Hermite "COVID"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Charles Hermite, Sep 2021, Vandœuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">École Doctorale Sociétés, Communication, Arts, Lettres et Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Félix Houphouët-Boigny, Oct 2021, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623488v1</w:t>
+                <w:t xml:space="preserve">hal-03623535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet LogilecSur : quelles stratégies enseignantes pour guider des élèves sourds vers l'autonomie en compréhension écrite ?</w:t>
               </w:r>
@@ -3329,96 +3329,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du développement du langage aux troubles du langage et des apprentissages, enjeux, défis et perspectives</w:t>
+                <w:t xml:space="preserve">Covid-19 et port du masque à l’école : mise en difficulté de certains élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École Doctorale Sociétés, Communication, Arts, Lettres et Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Félix Houphouët-Boigny, Oct 2021, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">Journée Scientifique Fédération Charles Hermite "COVID"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Charles Hermite, Sep 2021, Vandœuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623535v1</w:t>
+                <w:t xml:space="preserve">hal-03623488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De codes gestuo-manuels à la Langue des Signes Française : usages et enjeux à la maternelle dans le cadre des gestes professionnels inclusifs et des adaptations didactiques</w:t>
               </w:r>
@@ -5346,164 +5346,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je peux voir les mots que tu dis !</w:t>
+                <w:t xml:space="preserve">Développement et apprentissages : enjeux, démarches, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2012, pp.4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264068v1</w:t>
+                <w:t xml:space="preserve">hal-01263910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et apprentissages : enjeux, démarches, perspectives</w:t>
+                <w:t xml:space="preserve">Je peux voir les mots que tu dis !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Piquard-Kipffer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blonz Christian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263910v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALEC, Batterie informatisée d'évaluation diagnostique des troubles spécifiques d'apprentissage de la lecture.</w:t>
               </w:r>
@@ -5781,51 +5781,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6DB4808"/>
+    <w:nsid w:val="7421FAF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6012,51 +6012,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-piquard-kipffer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480058v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquard-Kipffer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Zytnicki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/by9s0c98" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Martinelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dussere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sancier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962468v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Coffin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Cavadini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.212.0003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402986v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara L&#233;onova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askar Jumageldinov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#239;l Berebin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01635918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclerc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rosin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wernet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313014012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blonz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Kipffer-Piquard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-008-9117-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734839v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leloup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;chennec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Krilanovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839280v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314856v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Debloos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barbot-Bouzit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Pevedic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koia Jean-Martial Kouam&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angoua Jean-Jacques Tano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03852125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deckert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03623488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Leitao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Venti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sigiez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laroche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03623535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Janin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02179616v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Coffe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tarasconi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Saint-Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nabbout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Miranda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Orosanu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403204v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681701v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Adam-Piquard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nussbaum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Oesch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Manukyan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264035v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263931v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263922v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097278v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264068v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blonz Christian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545856v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lelarge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Monnay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-piquard-kipffer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480058v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piquard-Kipffer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Zytnicki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/by9s0c98" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Martinelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dussere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sancier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962468v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Coffin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Cavadini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.212.0003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402986v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara L&#233;onova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askar Jumageldinov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#239;l Berebin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01635918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leclerc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rosin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wernet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503313014012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blonz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Kipffer-Piquard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-008-9117-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734839v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leloup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le B&#233;chennec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Krilanovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839280v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314856v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Debloos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barbot-Bouzit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Pevedic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966090v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koia Jean-Martial Kouam&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angoua Jean-Jacques Tano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03852125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deckert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03623535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Leitao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Venti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sigiez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laroche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-03623488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Janin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02179616v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Coffe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tarasconi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sardin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Saint-Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Nabbout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Miranda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Orosanu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403204v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681701v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Adam-Piquard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nussbaum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Oesch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Manukyan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185312v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264035v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263931v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263922v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097278v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01263910v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blonz Christian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545856v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lelarge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Monnay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>