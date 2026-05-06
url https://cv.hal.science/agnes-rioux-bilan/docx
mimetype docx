--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -2019,745 +2019,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of initiation factors controlling protein synthesis on cultured astrocytes in lactic acid-induced stress</w:t>
+                <w:t xml:space="preserve">Genotype-related changes of ganglioside composition in brain regions of transgenic mouse models of Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Vantelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rioux-Bilan</w:t>
+                <w:t xml:space="preserve">Laurence Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Damjanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rioux Bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guylène Page</w:t>
+                <w:t xml:space="preserve">Jacques Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (3), pp.689-700. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (12), pp.1863-1872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05698.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2006.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034878v1</w:t>
+                <w:t xml:space="preserve">hal-04034884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype-related changes of ganglioside composition in brain regions of transgenic mouse models of Alzheimer's disease</w:t>
+                <w:t xml:space="preserve">Regulation of initiation factors controlling protein synthesis on cultured astrocytes in lactic acid-induced stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Barrier</w:t>
+                <w:t xml:space="preserve">Nadine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rioux-Bilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Hugon</w:t>
+                <w:t xml:space="preserve">Stéphanie Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylène Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 28 (12), pp.1863-1872. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (3), pp.689-700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2006.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05698.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034884v1</w:t>
+                <w:t xml:space="preserve">hal-04034878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immunosuppressant rapamycin exacerbates neurotoxicity of Aβ peptide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluoro-Jade® B staining as useful tool to identify activated microglia and astrocytes in a mouse transgenic model of Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Damjanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rioux Bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Pontcharraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lafay-Chebassier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Milena Damjanac</w:t>
+                <w:t xml:space="preserve">Anne Cantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1128, pp.40 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2006.05.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnr.21039⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034927v1</w:t>
+                <w:t xml:space="preserve">hal-03119824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated mTOR and PKR Kinases in Lymphocytes Correlate with Memory and Cognitive Decline in Alzheimer’s Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Paccalin</w:t>
+                <w:t xml:space="preserve">The immunosuppressant rapamycin exacerbates neurotoxicity of Aβ peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lafay-Chebassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pain-Barc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Besson</w:t>
+                <w:t xml:space="preserve">Marie-Christine Pérault-Pochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylène Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rioux Bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Damjanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000095562⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (6), pp.1323-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnr.21039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034951v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoro-Jade® B staining as useful tool to identify activated microglia and astrocytes in a mouse transgenic model of Alzheimer's disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raymond Pontcharraud</w:t>
+                <w:t xml:space="preserve">Activated mTOR and PKR Kinases in Lymphocytes Correlate with Memory and Cognitive Decline in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Paccalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pain-Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Cantereau</w:t>
+                <w:t xml:space="preserve">Chloé Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2006.05.050⟩</w:t>
+              <w:t xml:space="preserve">Dementia and Geriatric Cognitive Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (4), pp.320-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000095562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03119824v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated double-stranded RNA-dependent protein kinase and neuronal death in models of Alzheimer’s disease</w:t>
               </w:r>
@@ -2883,51 +2883,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential interaction and activation of Rho family GTPases by p210bcr-abl and p190bcr-abl.</w:t>
+                <w:t xml:space="preserve">Differential interaction and activation of Rho family GTPases by p210bcr-abl and p190bcr-abl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
@@ -2993,75 +2993,75 @@
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.onc.1206626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880289v1</w:t>
+                <w:t xml:space="preserve">hal-04034964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential interaction and activation of Rho family GTPases by p210bcr-abl and p190bcr-abl</w:t>
+                <w:t xml:space="preserve">Differential interaction and activation of Rho family GTPases by p210bcr-abl and p190bcr-abl.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Constantin</w:t>
@@ -3127,51 +3127,51 @@
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.onc.1206626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034964v1</w:t>
+                <w:t xml:space="preserve">hal-02880289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered expression and functions of serotonin 5-HT 1A and 5-HT 1B receptors in knock-out mice lacking the 5-HT transporter</w:t>
               </w:r>
@@ -3705,51 +3705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C65B6BF0"/>
+    <w:nsid w:val="5A9D1FC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3936,51 +3936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-rioux-bilan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2798-8576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Freyssin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fauconneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chassaing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rioux Bilan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Page" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01480545.2021.1894738" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.803927" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1673-5374.268970" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Julian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0460.1000465" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279054v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Milin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212663" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdeaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paccalin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2017.12.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51DZ5LRJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051277v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1673-5374.233432" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rioux-Bilan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krolak-Salmon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-171131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perrona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraj Terro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13041-014-0056-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034837v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#232;atrice Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-014-0139-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-10-151" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daubon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kitzis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourmeyster" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2007.07.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5DKMVKB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034852v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Damjanac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pontcharraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2007.09.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRM2K72R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vantelon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ingrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05698.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BT55H70-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hugon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2006.08.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-023F05SX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034927v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafay-Chebassier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#233;rault-Pochat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.21039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-79X7F96S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034951v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pain-Barc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Pluchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Paul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Besson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000095562" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.05.050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LD6LRW2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Page" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ingrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafay-Chebassier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2006.01.047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTRHS1D9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rioux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Grenioux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206626" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034970v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fabre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaufour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evrard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rioux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hanoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00126.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59NJ6VXH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Peter Lesch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainald Moessner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Murphy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(99)00049-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWLWLPZ8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034693v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Francois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802733-2.00011-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-rioux-bilan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2798-8576" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034668v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Freyssin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fauconneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chassaing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rioux Bilan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Page" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01480545.2021.1894738" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.803927" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1673-5374.268970" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035032v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Julian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0460.1000465" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279054v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Milin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212663" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdeaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paccalin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2017.12.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51DZ5LRJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051277v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/1673-5374.233432" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rioux-Bilan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ragot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krolak-Salmon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berrut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-171131" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perrona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraj Terro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quellard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13041-014-0056-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034837v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#232;atrice Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-014-0139-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034843v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-10-151" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daubon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kitzis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourmeyster" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2007.07.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5DKMVKB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034852v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Damjanac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Pontcharraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2007.09.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRM2K72R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ingrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hugon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2006.08.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-023F05SX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034878v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vantelon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05698.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3BT55H70-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.05.050" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LD6LRW2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034927v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafay-Chebassier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#233;rault-Pochat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.21039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-79X7F96S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034951v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pain-Barc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Pluchon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Paul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Besson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000095562" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Page" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ingrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafay-Chebassier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2006.01.047" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTRHS1D9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034964v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rioux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Grenioux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1206626" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880289v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034970v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fabre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaufour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evrard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rioux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hanoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00126.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59NJ6VXH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fabre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Peter Lesch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainald Moessner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Murphy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(99)00049-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWLWLPZ8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034693v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Francois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Calon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802733-2.00011-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>